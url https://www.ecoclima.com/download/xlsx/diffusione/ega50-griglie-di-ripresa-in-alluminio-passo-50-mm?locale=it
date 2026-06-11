--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -38,216 +38,216 @@
   <si>
     <t>EGA50 GRIGLIE DI RIPRESA IN ALLUMINIO PASSO 50 MM</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>EGA50</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>96,78</t>
-[...164 lines deleted...]
-    <t>783,77</t>
+    <t>100,65</t>
+  </si>
+  <si>
+    <t>107,89</t>
+  </si>
+  <si>
+    <t>116,08</t>
+  </si>
+  <si>
+    <t>124,23</t>
+  </si>
+  <si>
+    <t>155,84</t>
+  </si>
+  <si>
+    <t>173,43</t>
+  </si>
+  <si>
+    <t>192,32</t>
+  </si>
+  <si>
+    <t>209,86</t>
+  </si>
+  <si>
+    <t>108,79</t>
+  </si>
+  <si>
+    <t>123,30</t>
+  </si>
+  <si>
+    <t>138,74</t>
+  </si>
+  <si>
+    <t>152,32</t>
+  </si>
+  <si>
+    <t>184,16</t>
+  </si>
+  <si>
+    <t>205,02</t>
+  </si>
+  <si>
+    <t>227,34</t>
+  </si>
+  <si>
+    <t>248,21</t>
+  </si>
+  <si>
+    <t>115,16</t>
+  </si>
+  <si>
+    <t>137,84</t>
+  </si>
+  <si>
+    <t>161,41</t>
+  </si>
+  <si>
+    <t>183,16</t>
+  </si>
+  <si>
+    <t>212,47</t>
+  </si>
+  <si>
+    <t>238,22</t>
+  </si>
+  <si>
+    <t>262,36</t>
+  </si>
+  <si>
+    <t>286,51</t>
+  </si>
+  <si>
+    <t>127,83</t>
+  </si>
+  <si>
+    <t>168,65</t>
+  </si>
+  <si>
+    <t>204,93</t>
+  </si>
+  <si>
+    <t>242,06</t>
+  </si>
+  <si>
+    <t>281,06</t>
+  </si>
+  <si>
+    <t>319,17</t>
+  </si>
+  <si>
+    <t>356,35</t>
+  </si>
+  <si>
+    <t>394,42</t>
+  </si>
+  <si>
+    <t>146,89</t>
+  </si>
+  <si>
+    <t>195,85</t>
+  </si>
+  <si>
+    <t>254,79</t>
+  </si>
+  <si>
+    <t>302,86</t>
+  </si>
+  <si>
+    <t>357,24</t>
+  </si>
+  <si>
+    <t>408,94</t>
+  </si>
+  <si>
+    <t>463,34</t>
+  </si>
+  <si>
+    <t>515,90</t>
+  </si>
+  <si>
+    <t>173,73</t>
+  </si>
+  <si>
+    <t>224,86</t>
+  </si>
+  <si>
+    <t>292,85</t>
+  </si>
+  <si>
+    <t>361,77</t>
+  </si>
+  <si>
+    <t>448,81</t>
+  </si>
+  <si>
+    <t>501,43</t>
+  </si>
+  <si>
+    <t>598,58</t>
+  </si>
+  <si>
+    <t>636,39</t>
+  </si>
+  <si>
+    <t>211,43</t>
+  </si>
+  <si>
+    <t>267,47</t>
+  </si>
+  <si>
+    <t>359,08</t>
+  </si>
+  <si>
+    <t>449,73</t>
+  </si>
+  <si>
+    <t>541,30</t>
+  </si>
+  <si>
+    <t>633,79</t>
+  </si>
+  <si>
+    <t>726,25</t>
+  </si>
+  <si>
+    <t>815,12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>