--- v0 (2026-05-09)
+++ v1 (2026-06-25)
@@ -35,351 +35,351 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>EGFF GRIGLIE FORELLINATE SENZA CORNICE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Dimensioni LxH</t>
   </si>
   <si>
     <t>EGFF</t>
   </si>
   <si>
     <t>SC - Serranda di taratura</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>400x75</t>
   </si>
   <si>
-    <t>47,36  </t>
-[...2 lines deleted...]
-    <t>17,73</t>
+    <t>49,25  </t>
+  </si>
+  <si>
+    <t>18,44</t>
   </si>
   <si>
     <t>500x75</t>
   </si>
   <si>
-    <t>53,01  </t>
-[...2 lines deleted...]
-    <t>21,16</t>
+    <t>55,13  </t>
+  </si>
+  <si>
+    <t>22,01</t>
   </si>
   <si>
     <t>600x75</t>
   </si>
   <si>
-    <t>58,71  </t>
-[...2 lines deleted...]
-    <t>24,21</t>
+    <t>61,06  </t>
+  </si>
+  <si>
+    <t>25,18</t>
   </si>
   <si>
     <t>800x75</t>
   </si>
   <si>
-    <t>68,78  </t>
-[...2 lines deleted...]
-    <t>30,43</t>
+    <t>71,53  </t>
+  </si>
+  <si>
+    <t>31,65</t>
   </si>
   <si>
     <t>1000x75</t>
   </si>
   <si>
-    <t>78,78  </t>
-[...2 lines deleted...]
-    <t>37,34</t>
+    <t>81,93  </t>
+  </si>
+  <si>
+    <t>38,83</t>
   </si>
   <si>
     <t>1200x75</t>
   </si>
   <si>
-    <t>94,54  </t>
-[...2 lines deleted...]
-    <t>48,41</t>
+    <t>98,32  </t>
+  </si>
+  <si>
+    <t>50,35</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
     <t>500x100</t>
   </si>
   <si>
     <t>600x100</t>
   </si>
   <si>
-    <t>70,44  </t>
+    <t>73,26  </t>
   </si>
   <si>
     <t>800x100</t>
   </si>
   <si>
     <t>1000x100</t>
   </si>
   <si>
     <t>1200x100</t>
   </si>
   <si>
     <t>400x125</t>
   </si>
   <si>
-    <t>50,38  </t>
-[...2 lines deleted...]
-    <t>20,46</t>
+    <t>52,40  </t>
+  </si>
+  <si>
+    <t>21,28</t>
   </si>
   <si>
     <t>500x125</t>
   </si>
   <si>
-    <t>23,69</t>
+    <t>24,64</t>
   </si>
   <si>
     <t>600x125</t>
   </si>
   <si>
-    <t>27,00</t>
+    <t>28,08</t>
   </si>
   <si>
     <t>800x125</t>
   </si>
   <si>
-    <t>34,58</t>
+    <t>35,96</t>
   </si>
   <si>
     <t>1000x125</t>
   </si>
   <si>
-    <t>41,67</t>
+    <t>43,34</t>
   </si>
   <si>
     <t>1200x125</t>
   </si>
   <si>
-    <t>53,99</t>
+    <t>56,15</t>
   </si>
   <si>
     <t>400x150</t>
   </si>
   <si>
-    <t>56,82  </t>
+    <t>59,09  </t>
   </si>
   <si>
     <t>500x150</t>
   </si>
   <si>
-    <t>63,61  </t>
+    <t>66,15  </t>
   </si>
   <si>
     <t>600x150</t>
   </si>
   <si>
     <t>800x150</t>
   </si>
   <si>
-    <t>92,84  </t>
+    <t>96,55  </t>
   </si>
   <si>
     <t>1000x150</t>
   </si>
   <si>
     <t>1200x150</t>
   </si>
   <si>
-    <t>113,45  </t>
+    <t>117,99  </t>
   </si>
   <si>
     <t>400x200</t>
   </si>
   <si>
-    <t>75,77  </t>
-[...2 lines deleted...]
-    <t>25,31</t>
+    <t>78,80  </t>
+  </si>
+  <si>
+    <t>26,32</t>
   </si>
   <si>
     <t>500x200</t>
   </si>
   <si>
-    <t>84,81  </t>
-[...2 lines deleted...]
-    <t>29,73</t>
+    <t>88,20  </t>
+  </si>
+  <si>
+    <t>30,92</t>
   </si>
   <si>
     <t>600x200</t>
   </si>
   <si>
-    <t>93,94  </t>
-[...2 lines deleted...]
-    <t>34,25</t>
+    <t>97,70  </t>
+  </si>
+  <si>
+    <t>35,62</t>
   </si>
   <si>
     <t>800x200</t>
   </si>
   <si>
-    <t>110,07  </t>
-[...2 lines deleted...]
-    <t>41,97</t>
+    <t>114,47  </t>
+  </si>
+  <si>
+    <t>43,65</t>
   </si>
   <si>
     <t>1000x200</t>
   </si>
   <si>
-    <t>126,05  </t>
-[...2 lines deleted...]
-    <t>46,84</t>
+    <t>131,09  </t>
+  </si>
+  <si>
+    <t>48,71</t>
   </si>
   <si>
     <t>1200x200</t>
   </si>
   <si>
-    <t>151,27  </t>
-[...2 lines deleted...]
-    <t>68,50</t>
+    <t>157,32  </t>
+  </si>
+  <si>
+    <t>71,24</t>
   </si>
   <si>
     <t>400x300</t>
   </si>
   <si>
-    <t>89,12  </t>
-[...2 lines deleted...]
-    <t>35,42</t>
+    <t>92,68  </t>
+  </si>
+  <si>
+    <t>36,84</t>
   </si>
   <si>
     <t>500x300</t>
   </si>
   <si>
-    <t>100,12  </t>
-[...2 lines deleted...]
-    <t>39,00</t>
+    <t>104,12  </t>
+  </si>
+  <si>
+    <t>40,56</t>
   </si>
   <si>
     <t>600x300</t>
   </si>
   <si>
-    <t>110,83  </t>
-[...2 lines deleted...]
-    <t>42,63</t>
+    <t>115,26  </t>
+  </si>
+  <si>
+    <t>44,34</t>
   </si>
   <si>
     <t>800x300</t>
   </si>
   <si>
-    <t>130,71  </t>
-[...2 lines deleted...]
-    <t>51,72</t>
+    <t>135,94  </t>
+  </si>
+  <si>
+    <t>53,79</t>
   </si>
   <si>
     <t>1000x300</t>
   </si>
   <si>
-    <t>149,75  </t>
-[...2 lines deleted...]
-    <t>62,36</t>
+    <t>155,74  </t>
+  </si>
+  <si>
+    <t>64,85</t>
   </si>
   <si>
     <t>1200x300</t>
   </si>
   <si>
-    <t>191,17  </t>
-[...2 lines deleted...]
-    <t>85,26</t>
+    <t>198,82  </t>
+  </si>
+  <si>
+    <t>88,67</t>
   </si>
   <si>
     <t>400x400</t>
   </si>
   <si>
-    <t>102,47  </t>
-[...2 lines deleted...]
-    <t>40,57</t>
+    <t>106,57  </t>
+  </si>
+  <si>
+    <t>42,19</t>
   </si>
   <si>
     <t>500x400</t>
   </si>
   <si>
-    <t>116,34  </t>
-[...2 lines deleted...]
-    <t>49,00</t>
+    <t>120,99  </t>
+  </si>
+  <si>
+    <t>50,96</t>
   </si>
   <si>
     <t>600x400</t>
   </si>
   <si>
-    <t>129,41  </t>
-[...2 lines deleted...]
-    <t>52,67</t>
+    <t>134,59  </t>
+  </si>
+  <si>
+    <t>54,78</t>
   </si>
   <si>
     <t>800x400</t>
   </si>
   <si>
-    <t>152,40  </t>
-[...2 lines deleted...]
-    <t>64,45</t>
+    <t>158,50  </t>
+  </si>
+  <si>
+    <t>67,03</t>
   </si>
   <si>
     <t>1000x400</t>
   </si>
   <si>
-    <t>175,12  </t>
-[...2 lines deleted...]
-    <t>76,48</t>
+    <t>182,12  </t>
+  </si>
+  <si>
+    <t>79,54</t>
   </si>
   <si>
     <t>1200x400</t>
   </si>
   <si>
-    <t>210,14  </t>
-[...2 lines deleted...]
-    <t>105,35</t>
+    <t>218,55  </t>
+  </si>
+  <si>
+    <t>109,56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>