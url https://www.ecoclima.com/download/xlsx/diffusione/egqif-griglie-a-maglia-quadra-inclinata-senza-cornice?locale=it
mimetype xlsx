--- v2 (2026-08-11)
+++ v3 (2026-09-26)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>EGQIF GRIGLIE A MAGLIA QUADRA INCLINATA SENZA CORNICE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Dimensioni LxH</t>
   </si>
   <si>
     <t>EGQIF</t>
   </si>
   <si>
     <t>EGQIFB</t>
   </si>
   <si>
     <t>SC - Serranda di taratura</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>400x75</t>
   </si>
   <si>
     <t>48,42  </t>
   </si>
   <si>
     <t>58,10  </t>
   </si>
   <si>
     <t>18,44</t>
   </si>
   <si>
     <t>500x75</t>
   </si>
   <si>
     <t>55,36  </t>
   </si>
   <si>
     <t>66,44  </t>
   </si>
   <si>
     <t>22,01</t>
   </si>