--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -38,207 +38,207 @@
   <si>
     <t>EGZ100 GRIGLIE DI RIPRESA IN ACCIAIO PASSO 100 MM</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Note: </t>
   </si>
   <si>
     <t>EGZ100</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>102,29</t>
-[...155 lines deleted...]
-    <t>762,10</t>
+    <t>106,38</t>
+  </si>
+  <si>
+    <t>124,66</t>
+  </si>
+  <si>
+    <t>142,95</t>
+  </si>
+  <si>
+    <t>159,01</t>
+  </si>
+  <si>
+    <t>177,27</t>
+  </si>
+  <si>
+    <t>194,47</t>
+  </si>
+  <si>
+    <t>212,74</t>
+  </si>
+  <si>
+    <t>229,89</t>
+  </si>
+  <si>
+    <t>122,61</t>
+  </si>
+  <si>
+    <t>155,55</t>
+  </si>
+  <si>
+    <t>184,15</t>
+  </si>
+  <si>
+    <t>212,72</t>
+  </si>
+  <si>
+    <t>241,31</t>
+  </si>
+  <si>
+    <t>268,81</t>
+  </si>
+  <si>
+    <t>298,50</t>
+  </si>
+  <si>
+    <t>327,11</t>
+  </si>
+  <si>
+    <t>144,08</t>
+  </si>
+  <si>
+    <t>182,99</t>
+  </si>
+  <si>
+    <t>221,85</t>
+  </si>
+  <si>
+    <t>261,89</t>
+  </si>
+  <si>
+    <t>334,00</t>
+  </si>
+  <si>
+    <t>377,42</t>
+  </si>
+  <si>
+    <t>417,48</t>
+  </si>
+  <si>
+    <t>165,85</t>
+  </si>
+  <si>
+    <t>213,91</t>
+  </si>
+  <si>
+    <t>264,17</t>
+  </si>
+  <si>
+    <t>316,79</t>
+  </si>
+  <si>
+    <t>367,15</t>
+  </si>
+  <si>
+    <t>414,01</t>
+  </si>
+  <si>
+    <t>465,49</t>
+  </si>
+  <si>
+    <t>513,54</t>
+  </si>
+  <si>
+    <t>186,42</t>
+  </si>
+  <si>
+    <t>242,48</t>
+  </si>
+  <si>
+    <t>301,89</t>
+  </si>
+  <si>
+    <t>366,00</t>
+  </si>
+  <si>
+    <t>425,46</t>
+  </si>
+  <si>
+    <t>486,06</t>
+  </si>
+  <si>
+    <t>550,14</t>
+  </si>
+  <si>
+    <t>607,30</t>
+  </si>
+  <si>
+    <t>209,29</t>
+  </si>
+  <si>
+    <t>267,61</t>
+  </si>
+  <si>
+    <t>337,40</t>
+  </si>
+  <si>
+    <t>480,31</t>
+  </si>
+  <si>
+    <t>555,87</t>
+  </si>
+  <si>
+    <t>632,66</t>
+  </si>
+  <si>
+    <t>677,13</t>
+  </si>
+  <si>
+    <t>232,18</t>
+  </si>
+  <si>
+    <t>291,68</t>
+  </si>
+  <si>
+    <t>371,69</t>
+  </si>
+  <si>
+    <t>457,46</t>
+  </si>
+  <si>
+    <t>533,02</t>
+  </si>
+  <si>
+    <t>712,49</t>
+  </si>
+  <si>
+    <t>792,58</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>