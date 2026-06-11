--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -38,213 +38,213 @@
   <si>
     <t>EGZ50 GRIGLIE DI RIPRESA IN ACCIAIO PASSO 50 MM</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Note: </t>
   </si>
   <si>
     <t>EGZ50</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>78,06</t>
-[...161 lines deleted...]
-    <t>619,16</t>
+    <t>81,18</t>
+  </si>
+  <si>
+    <t>86,92</t>
+  </si>
+  <si>
+    <t>92,62</t>
+  </si>
+  <si>
+    <t>98,36</t>
+  </si>
+  <si>
+    <t>106,11</t>
+  </si>
+  <si>
+    <t>114,70</t>
+  </si>
+  <si>
+    <t>127,88</t>
+  </si>
+  <si>
+    <t>136,43</t>
+  </si>
+  <si>
+    <t>101,70</t>
+  </si>
+  <si>
+    <t>110,95</t>
+  </si>
+  <si>
+    <t>123,51</t>
+  </si>
+  <si>
+    <t>134,94</t>
+  </si>
+  <si>
+    <t>147,51</t>
+  </si>
+  <si>
+    <t>159,01</t>
+  </si>
+  <si>
+    <t>171,53</t>
+  </si>
+  <si>
+    <t>91,47</t>
+  </si>
+  <si>
+    <t>109,77</t>
+  </si>
+  <si>
+    <t>126,96</t>
+  </si>
+  <si>
+    <t>146,41</t>
+  </si>
+  <si>
+    <t>162,41</t>
+  </si>
+  <si>
+    <t>181,86</t>
+  </si>
+  <si>
+    <t>199,00</t>
+  </si>
+  <si>
+    <t>217,32</t>
+  </si>
+  <si>
+    <t>101,76</t>
+  </si>
+  <si>
+    <t>131,51</t>
+  </si>
+  <si>
+    <t>162,52</t>
+  </si>
+  <si>
+    <t>192,10</t>
+  </si>
+  <si>
+    <t>223,01</t>
+  </si>
+  <si>
+    <t>252,77</t>
+  </si>
+  <si>
+    <t>281,34</t>
+  </si>
+  <si>
+    <t>312,20</t>
+  </si>
+  <si>
+    <t>120,30</t>
+  </si>
+  <si>
+    <t>154,40</t>
+  </si>
+  <si>
+    <t>196,72</t>
+  </si>
+  <si>
+    <t>239,05</t>
+  </si>
+  <si>
+    <t>282,46</t>
+  </si>
+  <si>
+    <t>321,35</t>
+  </si>
+  <si>
+    <t>364,82</t>
+  </si>
+  <si>
+    <t>407,17</t>
+  </si>
+  <si>
+    <t>140,20</t>
+  </si>
+  <si>
+    <t>178,42</t>
+  </si>
+  <si>
+    <t>231,00</t>
+  </si>
+  <si>
+    <t>285,91</t>
+  </si>
+  <si>
+    <t>341,95</t>
+  </si>
+  <si>
+    <t>395,70</t>
+  </si>
+  <si>
+    <t>447,18</t>
+  </si>
+  <si>
+    <t>503,26</t>
+  </si>
+  <si>
+    <t>170,02</t>
+  </si>
+  <si>
+    <t>212,74</t>
+  </si>
+  <si>
+    <t>284,78</t>
+  </si>
+  <si>
+    <t>356,81</t>
+  </si>
+  <si>
+    <t>428,88</t>
+  </si>
+  <si>
+    <t>498,67</t>
+  </si>
+  <si>
+    <t>572,98</t>
+  </si>
+  <si>
+    <t>643,93</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>