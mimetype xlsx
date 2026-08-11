--- v0 (2026-05-21)
+++ v1 (2026-08-11)
@@ -32,84 +32,84 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>ERDR REGOLATORE DI PORTATA IN ABS PER CANALE CIRCOLARE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Ø (mm)</t>
   </si>
   <si>
     <t>Portata (m3/h)</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>15 - 50</t>
   </si>
   <si>
-    <t>26,39</t>
-[...2 lines deleted...]
-    <t>31,49</t>
+    <t>27,45</t>
+  </si>
+  <si>
+    <t>32,75</t>
   </si>
   <si>
     <t>50 - 100</t>
   </si>
   <si>
-    <t>35,55</t>
+    <t>36,97</t>
   </si>
   <si>
     <t>100 - 180</t>
   </si>
   <si>
-    <t>53,82</t>
+    <t>55,97</t>
   </si>
   <si>
     <t>180 - 300</t>
   </si>
   <si>
-    <t>80,16</t>
+    <t>83,37</t>
   </si>
   <si>
     <t>300 - 500</t>
   </si>
   <si>
-    <t>104,52</t>
+    <t>108,70</t>
   </si>
   <si>
     <t>450 - 700</t>
   </si>
   <si>
-    <t>119,77</t>
+    <t>124,56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>