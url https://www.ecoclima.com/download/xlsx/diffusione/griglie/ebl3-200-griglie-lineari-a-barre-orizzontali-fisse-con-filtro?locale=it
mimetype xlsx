--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -47,303 +47,303 @@
   <si>
     <t>EBL3 20/0° - RAL9016</t>
   </si>
   <si>
     <t>Stacco Superiore</t>
   </si>
   <si>
     <t>Stacco Laterale</t>
   </si>
   <si>
     <t>EPZ - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI - Plenum Isolato</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>400x150</t>
   </si>
   <si>
-    <t>121,16</t>
-[...11 lines deleted...]
-    <t>55,07</t>
+    <t>126,01</t>
+  </si>
+  <si>
+    <t>39,08</t>
+  </si>
+  <si>
+    <t>53,83</t>
+  </si>
+  <si>
+    <t>41,64</t>
+  </si>
+  <si>
+    <t>57,27</t>
   </si>
   <si>
     <t>500x150</t>
   </si>
   <si>
-    <t>134,57</t>
-[...11 lines deleted...]
-    <t>67,67</t>
+    <t>139,95</t>
+  </si>
+  <si>
+    <t>41,92</t>
+  </si>
+  <si>
+    <t>66,30</t>
+  </si>
+  <si>
+    <t>53,35</t>
+  </si>
+  <si>
+    <t>70,38</t>
   </si>
   <si>
     <t>600x150</t>
   </si>
   <si>
-    <t>138,51</t>
-[...11 lines deleted...]
-    <t>71,90</t>
+    <t>144,05</t>
+  </si>
+  <si>
+    <t>53,11</t>
+  </si>
+  <si>
+    <t>70,06</t>
+  </si>
+  <si>
+    <t>56,63</t>
+  </si>
+  <si>
+    <t>74,78</t>
   </si>
   <si>
     <t>800x150</t>
   </si>
   <si>
-    <t>165,81</t>
-[...11 lines deleted...]
-    <t>91,58</t>
+    <t>172,44</t>
+  </si>
+  <si>
+    <t>69,98</t>
+  </si>
+  <si>
+    <t>89,28</t>
+  </si>
+  <si>
+    <t>74,38</t>
+  </si>
+  <si>
+    <t>95,24</t>
   </si>
   <si>
     <t>1000x150</t>
   </si>
   <si>
-    <t>203,59</t>
-[...11 lines deleted...]
-    <t>108,41</t>
+    <t>211,73</t>
+  </si>
+  <si>
+    <t>84,01</t>
+  </si>
+  <si>
+    <t>105,63</t>
+  </si>
+  <si>
+    <t>89,37</t>
+  </si>
+  <si>
+    <t>112,75</t>
   </si>
   <si>
     <t>400x200</t>
   </si>
   <si>
-    <t>139,41</t>
-[...11 lines deleted...]
-    <t>62,18</t>
+    <t>144,99</t>
+  </si>
+  <si>
+    <t>41,72</t>
+  </si>
+  <si>
+    <t>57,15</t>
+  </si>
+  <si>
+    <t>47,32</t>
+  </si>
+  <si>
+    <t>64,67</t>
   </si>
   <si>
     <t>500x200</t>
   </si>
   <si>
-    <t>162,47</t>
-[...8 lines deleted...]
-    <t>49,34</t>
+    <t>168,97</t>
+  </si>
+  <si>
+    <t>44,76</t>
+  </si>
+  <si>
+    <t>61,27</t>
+  </si>
+  <si>
+    <t>51,31</t>
   </si>
   <si>
     <t>600x200</t>
   </si>
   <si>
-    <t>161,06</t>
-[...11 lines deleted...]
-    <t>92,00</t>
+    <t>167,50</t>
+  </si>
+  <si>
+    <t>62,39</t>
+  </si>
+  <si>
+    <t>81,21</t>
+  </si>
+  <si>
+    <t>74,86</t>
+  </si>
+  <si>
+    <t>95,68</t>
   </si>
   <si>
     <t>800x200</t>
   </si>
   <si>
-    <t>186,18</t>
-[...8 lines deleted...]
-    <t>102,30</t>
+    <t>193,63</t>
+  </si>
+  <si>
+    <t>73,54</t>
+  </si>
+  <si>
+    <t>82,80</t>
+  </si>
+  <si>
+    <t>106,39</t>
   </si>
   <si>
     <t>1000x200</t>
   </si>
   <si>
-    <t>234,63</t>
-[...8 lines deleted...]
-    <t>112,52</t>
+    <t>244,02</t>
+  </si>
+  <si>
+    <t>79,65</t>
+  </si>
+  <si>
+    <t>102,12</t>
+  </si>
+  <si>
+    <t>117,02</t>
   </si>
   <si>
     <t>400x300</t>
   </si>
   <si>
-    <t>176,56</t>
-[...8 lines deleted...]
-    <t>84,54</t>
+    <t>183,62</t>
+  </si>
+  <si>
+    <t>57,55</t>
+  </si>
+  <si>
+    <t>67,34</t>
+  </si>
+  <si>
+    <t>87,92</t>
   </si>
   <si>
     <t>500x300</t>
   </si>
   <si>
-    <t>170,82</t>
-[...11 lines deleted...]
-    <t>90,88</t>
+    <t>177,65</t>
+  </si>
+  <si>
+    <t>61,07</t>
+  </si>
+  <si>
+    <t>79,49</t>
+  </si>
+  <si>
+    <t>72,22</t>
+  </si>
+  <si>
+    <t>94,52</t>
   </si>
   <si>
     <t>600x300</t>
   </si>
   <si>
-    <t>195,12</t>
-[...11 lines deleted...]
-    <t>99,53</t>
+    <t>202,92</t>
+  </si>
+  <si>
+    <t>72,30</t>
+  </si>
+  <si>
+    <t>92,24</t>
+  </si>
+  <si>
+    <t>80,69</t>
+  </si>
+  <si>
+    <t>103,51</t>
   </si>
   <si>
     <t>800x300</t>
   </si>
   <si>
-    <t>242,19</t>
-[...11 lines deleted...]
-    <t>132,19</t>
+    <t>251,88</t>
+  </si>
+  <si>
+    <t>88,37</t>
+  </si>
+  <si>
+    <t>116,90</t>
+  </si>
+  <si>
+    <t>103,71</t>
+  </si>
+  <si>
+    <t>137,48</t>
   </si>
   <si>
     <t>1000x300</t>
   </si>
   <si>
-    <t>298,19</t>
-[...11 lines deleted...]
-    <t>144,80</t>
+    <t>310,12</t>
+  </si>
+  <si>
+    <t>95,40</t>
+  </si>
+  <si>
+    <t>126,33</t>
+  </si>
+  <si>
+    <t>113,51</t>
+  </si>
+  <si>
+    <t>150,59</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>