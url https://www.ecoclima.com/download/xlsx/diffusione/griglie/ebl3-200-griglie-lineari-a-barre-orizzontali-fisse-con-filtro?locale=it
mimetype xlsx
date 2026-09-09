--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -41,51 +41,51 @@
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
     <t>EBL3 20/0° - RAL9016</t>
   </si>
   <si>
     <t>Stacco Superiore</t>
   </si>
   <si>
     <t>Stacco Laterale</t>
   </si>
   <si>
     <t>EPZ - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI - Plenum Isolato</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>400x150</t>
   </si>
   <si>
     <t>126,01</t>
   </si>
   <si>
     <t>39,08</t>
   </si>
   <si>
     <t>53,83</t>
   </si>
   <si>
     <t>41,64</t>
   </si>
   <si>
     <t>57,27</t>
   </si>
   <si>
     <t>500x150</t>
   </si>
   <si>
     <t>139,95</t>
   </si>