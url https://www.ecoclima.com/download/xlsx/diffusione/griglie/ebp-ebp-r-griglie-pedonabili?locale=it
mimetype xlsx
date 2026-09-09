--- v0 (2026-04-26)
+++ v1 (2026-09-09)
@@ -12,86 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>EBP EBP R GRIGLIE PEDONABILI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EBP</t>
   </si>
   <si>
     <t>EBP-R</t>
   </si>
   <si>
     <t>SCPT</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>300x100</t>
   </si>
   <si>
     <t>a.r.</t>
   </si>
   <si>
     <t>-</t>
-  </si>
-[...1 lines deleted...]
-    <t>A.R.</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
     <t>500x100</t>
   </si>
   <si>
     <t>600x100</t>
   </si>
   <si>
     <t>300x200</t>
   </si>
   <si>
     <t>400x200</t>
   </si>
   <si>
     <t>500x200</t>
   </si>
   <si>
     <t>600x200</t>
   </si>
   <si>
     <t>300x300</t>
   </si>
@@ -572,373 +569,373 @@
     <row r="5" spans="1:4">
       <c r="A5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>