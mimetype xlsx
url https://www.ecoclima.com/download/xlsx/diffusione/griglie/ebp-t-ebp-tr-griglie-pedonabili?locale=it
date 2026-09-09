--- v0 (2026-04-26)
+++ v1 (2026-09-09)
@@ -41,51 +41,51 @@
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EBP-T</t>
   </si>
   <si>
     <t>EBP-TR</t>
   </si>
   <si>
     <t>SCPT</t>
   </si>
   <si>
     <t>CRP</t>
   </si>
   <si>
     <t>SCPT-CR</t>
   </si>
   <si>
     <t>LxH</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>300x100</t>
   </si>
   <si>
     <t>a.r.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
     <t>500x100</t>
   </si>
   <si>
     <t>600x100</t>
   </si>
   <si>
     <t>800x100</t>
   </si>
   <si>
     <t>1000x100</t>
   </si>