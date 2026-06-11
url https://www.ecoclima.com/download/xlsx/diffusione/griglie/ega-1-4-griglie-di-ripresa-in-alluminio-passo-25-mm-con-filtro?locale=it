--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,249 +35,249 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>EGA 1 4 GRIGLIE DI RIPRESA IN ALLUMINIO PASSO 25 MM CON FILTRO</t>
   </si>
   <si>
     <t>Listino Prezzi EGA1</t>
   </si>
   <si>
     <t>Verniciato bianco RAL 9016 +20%.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>49,83</t>
-[...65 lines deleted...]
-    <t>246,51</t>
+    <t>51,82</t>
+  </si>
+  <si>
+    <t>57,15</t>
+  </si>
+  <si>
+    <t>64,28</t>
+  </si>
+  <si>
+    <t>75,47</t>
+  </si>
+  <si>
+    <t>87,71</t>
+  </si>
+  <si>
+    <t>102,01</t>
+  </si>
+  <si>
+    <t>127,49</t>
+  </si>
+  <si>
+    <t>59,25</t>
+  </si>
+  <si>
+    <t>128,49</t>
+  </si>
+  <si>
+    <t>160,63</t>
+  </si>
+  <si>
+    <t>88,74</t>
+  </si>
+  <si>
+    <t>111,16</t>
+  </si>
+  <si>
+    <t>157,08</t>
+  </si>
+  <si>
+    <t>196,34</t>
+  </si>
+  <si>
+    <t>89,74</t>
+  </si>
+  <si>
+    <t>130,56</t>
+  </si>
+  <si>
+    <t>151,96</t>
+  </si>
+  <si>
+    <t>178,50</t>
+  </si>
+  <si>
+    <t>223,06</t>
+  </si>
+  <si>
+    <t>105,07</t>
+  </si>
+  <si>
+    <t>171,34</t>
+  </si>
+  <si>
+    <t>204,99</t>
+  </si>
+  <si>
+    <t>256,37</t>
   </si>
   <si>
     <t>Listino Prezzi EGA3</t>
   </si>
   <si>
     <t>Verniciato bianco RAL 9016 +20%</t>
   </si>
   <si>
-    <t>74,26</t>
-[...122 lines deleted...]
-    <t>335,43</t>
+    <t>77,23</t>
+  </si>
+  <si>
+    <t>82,63</t>
+  </si>
+  <si>
+    <t>89,32</t>
+  </si>
+  <si>
+    <t>108,41</t>
+  </si>
+  <si>
+    <t>114,12</t>
+  </si>
+  <si>
+    <t>141,37</t>
+  </si>
+  <si>
+    <t>177,52</t>
+  </si>
+  <si>
+    <t>84,47</t>
+  </si>
+  <si>
+    <t>89,00</t>
+  </si>
+  <si>
+    <t>108,10</t>
+  </si>
+  <si>
+    <t>113,92</t>
+  </si>
+  <si>
+    <t>129,36</t>
+  </si>
+  <si>
+    <t>167,88</t>
+  </si>
+  <si>
+    <t>211,72</t>
+  </si>
+  <si>
+    <t>88,50</t>
+  </si>
+  <si>
+    <t>107,55</t>
+  </si>
+  <si>
+    <t>114,47</t>
+  </si>
+  <si>
+    <t>137,59</t>
+  </si>
+  <si>
+    <t>158,97</t>
+  </si>
+  <si>
+    <t>192,24</t>
+  </si>
+  <si>
+    <t>247,33</t>
+  </si>
+  <si>
+    <t>106,92</t>
+  </si>
+  <si>
+    <t>114,83</t>
+  </si>
+  <si>
+    <t>134,45</t>
+  </si>
+  <si>
+    <t>160,53</t>
+  </si>
+  <si>
+    <t>182,22</t>
+  </si>
+  <si>
+    <t>218,21</t>
+  </si>
+  <si>
+    <t>271,46</t>
+  </si>
+  <si>
+    <t>114,04</t>
+  </si>
+  <si>
+    <t>130,60</t>
+  </si>
+  <si>
+    <t>157,77</t>
+  </si>
+  <si>
+    <t>181,60</t>
+  </si>
+  <si>
+    <t>203,56</t>
+  </si>
+  <si>
+    <t>241,97</t>
+  </si>
+  <si>
+    <t>303,02</t>
+  </si>
+  <si>
+    <t>132,82</t>
+  </si>
+  <si>
+    <t>162,98</t>
+  </si>
+  <si>
+    <t>191,08</t>
+  </si>
+  <si>
+    <t>212,80</t>
+  </si>
+  <si>
+    <t>234,93</t>
+  </si>
+  <si>
+    <t>278,15</t>
+  </si>
+  <si>
+    <t>348,85</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>