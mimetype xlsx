--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>EGA 1 4 GRIGLIE DI RIPRESA IN ALLUMINIO PASSO 25 MM CON FILTRO</t>
   </si>
   <si>
     <t>Listino Prezzi EGA1</t>
   </si>
   <si>
     <t>Verniciato bianco RAL 9016 +20%.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>51,82</t>
   </si>
   <si>
     <t>57,15</t>
   </si>
   <si>
     <t>64,28</t>
   </si>
   <si>
     <t>75,47</t>
   </si>
   <si>
     <t>87,71</t>
   </si>
   <si>
     <t>102,01</t>
   </si>
   <si>
     <t>127,49</t>
   </si>
   <si>
     <t>59,25</t>
   </si>