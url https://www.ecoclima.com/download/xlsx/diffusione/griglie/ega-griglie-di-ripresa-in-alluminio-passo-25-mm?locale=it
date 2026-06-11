--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -38,552 +38,552 @@
   <si>
     <t>EGA GRIGLIE DI RIPRESA IN ALLUMINIO PASSO 25 MM</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>EGA</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>16,61</t>
-[...170 lines deleted...]
-    <t>299,27</t>
+    <t>17,27</t>
+  </si>
+  <si>
+    <t>20,00</t>
+  </si>
+  <si>
+    <t>24,54</t>
+  </si>
+  <si>
+    <t>29,10</t>
+  </si>
+  <si>
+    <t>32,71</t>
+  </si>
+  <si>
+    <t>40,00</t>
+  </si>
+  <si>
+    <t>51,80</t>
+  </si>
+  <si>
+    <t>59,06</t>
+  </si>
+  <si>
+    <t>20,91</t>
+  </si>
+  <si>
+    <t>23,63</t>
+  </si>
+  <si>
+    <t>28,14</t>
+  </si>
+  <si>
+    <t>34,54</t>
+  </si>
+  <si>
+    <t>40,89</t>
+  </si>
+  <si>
+    <t>48,15</t>
+  </si>
+  <si>
+    <t>55,42</t>
+  </si>
+  <si>
+    <t>66,34</t>
+  </si>
+  <si>
+    <t>22,73</t>
+  </si>
+  <si>
+    <t>30,91</t>
+  </si>
+  <si>
+    <t>39,07</t>
+  </si>
+  <si>
+    <t>49,97</t>
+  </si>
+  <si>
+    <t>57,26</t>
+  </si>
+  <si>
+    <t>67,24</t>
+  </si>
+  <si>
+    <t>76,35</t>
+  </si>
+  <si>
+    <t>41,80</t>
+  </si>
+  <si>
+    <t>61,81</t>
+  </si>
+  <si>
+    <t>75,43</t>
+  </si>
+  <si>
+    <t>90,89</t>
+  </si>
+  <si>
+    <t>107,24</t>
+  </si>
+  <si>
+    <t>33,34</t>
+  </si>
+  <si>
+    <t>43,62</t>
+  </si>
+  <si>
+    <t>56,35</t>
+  </si>
+  <si>
+    <t>97,23</t>
+  </si>
+  <si>
+    <t>110,12</t>
+  </si>
+  <si>
+    <t>134,50</t>
+  </si>
+  <si>
+    <t>53,62</t>
+  </si>
+  <si>
+    <t>69,98</t>
+  </si>
+  <si>
+    <t>77,24</t>
+  </si>
+  <si>
+    <t>115,41</t>
+  </si>
+  <si>
+    <t>139,03</t>
+  </si>
+  <si>
+    <t>167,19</t>
+  </si>
+  <si>
+    <t>64,53</t>
+  </si>
+  <si>
+    <t>79,07</t>
+  </si>
+  <si>
+    <t>92,70</t>
+  </si>
+  <si>
+    <t>189,01</t>
+  </si>
+  <si>
+    <t>105,40</t>
+  </si>
+  <si>
+    <t>118,15</t>
+  </si>
+  <si>
+    <t>138,13</t>
+  </si>
+  <si>
+    <t>171,74</t>
+  </si>
+  <si>
+    <t>214,44</t>
+  </si>
+  <si>
+    <t>248,99</t>
+  </si>
+  <si>
+    <t>73,84</t>
+  </si>
+  <si>
+    <t>98,83</t>
+  </si>
+  <si>
+    <t>131,79</t>
+  </si>
+  <si>
+    <t>147,70</t>
+  </si>
+  <si>
+    <t>172,66</t>
+  </si>
+  <si>
+    <t>214,68</t>
+  </si>
+  <si>
+    <t>268,04</t>
+  </si>
+  <si>
+    <t>311,24</t>
   </si>
   <si>
     <t>Listino Prezzi (continua)</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Dimensioni Esterno Cornice</t>
   </si>
   <si>
     <t>Dimensioni L x H</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>595 x 595</t>
   </si>
   <si>
     <t>560 x 560</t>
   </si>
   <si>
     <t>Versione per installazione a controsoffitto con pannelli modulari 600 mm x 600 mm.</t>
   </si>
   <si>
-    <t>88,48</t>
+    <t>92,02</t>
   </si>
   <si>
     <t>CT - Controtelaio</t>
   </si>
   <si>
-    <t>14,54</t>
-[...23 lines deleted...]
-    <t>30,11</t>
+    <t>15,12</t>
+  </si>
+  <si>
+    <t>16,79</t>
+  </si>
+  <si>
+    <t>18,47</t>
+  </si>
+  <si>
+    <t>20,19</t>
+  </si>
+  <si>
+    <t>24,19</t>
+  </si>
+  <si>
+    <t>27,59</t>
+  </si>
+  <si>
+    <t>36,97</t>
+  </si>
+  <si>
+    <t>22,16</t>
+  </si>
+  <si>
+    <t>31,31</t>
   </si>
   <si>
     <t>a.r.</t>
   </si>
   <si>
-    <t>20,53</t>
-[...56 lines deleted...]
-    <t>77,20</t>
+    <t>21,35</t>
+  </si>
+  <si>
+    <t>25,91</t>
+  </si>
+  <si>
+    <t>34,92</t>
+  </si>
+  <si>
+    <t>40,33</t>
+  </si>
+  <si>
+    <t>29,57</t>
+  </si>
+  <si>
+    <t>42,05</t>
+  </si>
+  <si>
+    <t>45,71</t>
+  </si>
+  <si>
+    <t>32,97</t>
+  </si>
+  <si>
+    <t>47,69</t>
+  </si>
+  <si>
+    <t>51,05</t>
+  </si>
+  <si>
+    <t>46,09</t>
+  </si>
+  <si>
+    <t>51,48</t>
+  </si>
+  <si>
+    <t>56,86</t>
+  </si>
+  <si>
+    <t>44,03</t>
+  </si>
+  <si>
+    <t>49,40</t>
+  </si>
+  <si>
+    <t>57,13</t>
+  </si>
+  <si>
+    <t>62,21</t>
+  </si>
+  <si>
+    <t>64,21</t>
+  </si>
+  <si>
+    <t>71,22</t>
+  </si>
+  <si>
+    <t>80,29</t>
   </si>
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
     <t>Stacco Superiore</t>
   </si>
   <si>
     <t>Stacco Laterale</t>
   </si>
   <si>
     <t>EPZ - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI - Plenum Isolato</t>
   </si>
   <si>
     <t>L1xH1</t>
   </si>
   <si>
     <t>800x200</t>
   </si>
   <si>
-    <t>70,71</t>
-[...8 lines deleted...]
-    <t>102,30</t>
+    <t>73,54</t>
+  </si>
+  <si>
+    <t>93,88</t>
+  </si>
+  <si>
+    <t>82,80</t>
+  </si>
+  <si>
+    <t>106,39</t>
   </si>
   <si>
     <t>1000x200</t>
   </si>
   <si>
-    <t>76,59</t>
-[...5 lines deleted...]
-    <t>112,52</t>
+    <t>79,65</t>
+  </si>
+  <si>
+    <t>102,12</t>
+  </si>
+  <si>
+    <t>117,02</t>
   </si>
   <si>
     <t>300x300</t>
   </si>
   <si>
-    <t>41,20</t>
-[...8 lines deleted...]
-    <t>67,06</t>
+    <t>42,85</t>
+  </si>
+  <si>
+    <t>58,39</t>
+  </si>
+  <si>
+    <t>51,24</t>
+  </si>
+  <si>
+    <t>69,74</t>
   </si>
   <si>
     <t>400x300</t>
   </si>
   <si>
-    <t>55,34</t>
-[...8 lines deleted...]
-    <t>84,54</t>
+    <t>57,55</t>
+  </si>
+  <si>
+    <t>74,78</t>
+  </si>
+  <si>
+    <t>67,34</t>
+  </si>
+  <si>
+    <t>87,92</t>
   </si>
   <si>
     <t>500x300</t>
   </si>
   <si>
-    <t>58,72</t>
-[...8 lines deleted...]
-    <t>90,88</t>
+    <t>61,07</t>
+  </si>
+  <si>
+    <t>79,49</t>
+  </si>
+  <si>
+    <t>72,22</t>
+  </si>
+  <si>
+    <t>94,52</t>
   </si>
   <si>
     <t>600x300</t>
   </si>
   <si>
-    <t>69,52</t>
-[...8 lines deleted...]
-    <t>99,53</t>
+    <t>72,30</t>
+  </si>
+  <si>
+    <t>92,24</t>
+  </si>
+  <si>
+    <t>80,69</t>
+  </si>
+  <si>
+    <t>103,51</t>
   </si>
   <si>
     <t>800x300</t>
   </si>
   <si>
-    <t>84,97</t>
-[...8 lines deleted...]
-    <t>132,19</t>
+    <t>88,37</t>
+  </si>
+  <si>
+    <t>116,90</t>
+  </si>
+  <si>
+    <t>103,71</t>
+  </si>
+  <si>
+    <t>137,48</t>
   </si>
   <si>
     <t>1000x300</t>
   </si>
   <si>
-    <t>91,73</t>
-[...8 lines deleted...]
-    <t>144,80</t>
+    <t>95,40</t>
+  </si>
+  <si>
+    <t>126,33</t>
+  </si>
+  <si>
+    <t>113,51</t>
+  </si>
+  <si>
+    <t>150,59</t>
   </si>
   <si>
     <t>400x400</t>
   </si>
   <si>
-    <t>59,76</t>
-[...8 lines deleted...]
-    <t>96,96</t>
+    <t>62,15</t>
+  </si>
+  <si>
+    <t>80,81</t>
+  </si>
+  <si>
+    <t>77,05</t>
+  </si>
+  <si>
+    <t>100,84</t>
   </si>
   <si>
     <t>500x400</t>
   </si>
   <si>
-    <t>63,60</t>
-[...8 lines deleted...]
-    <t>104,45</t>
+    <t>66,14</t>
+  </si>
+  <si>
+    <t>86,09</t>
+  </si>
+  <si>
+    <t>82,89</t>
+  </si>
+  <si>
+    <t>108,63</t>
   </si>
   <si>
     <t>600x400</t>
   </si>
   <si>
-    <t>82,31</t>
-[...8 lines deleted...]
-    <t>121,01</t>
+    <t>85,60</t>
+  </si>
+  <si>
+    <t>113,34</t>
+  </si>
+  <si>
+    <t>94,88</t>
+  </si>
+  <si>
+    <t>125,85</t>
   </si>
   <si>
     <t>800x400</t>
   </si>
   <si>
-    <t>99,26</t>
-[...8 lines deleted...]
-    <t>150,49</t>
+    <t>103,23</t>
+  </si>
+  <si>
+    <t>134,13</t>
+  </si>
+  <si>
+    <t>119,93</t>
+  </si>
+  <si>
+    <t>156,51</t>
   </si>
   <si>
     <t>1000x400</t>
   </si>
   <si>
-    <t>117,67</t>
-[...8 lines deleted...]
-    <t>186,69</t>
+    <t>122,38</t>
+  </si>
+  <si>
+    <t>159,31</t>
+  </si>
+  <si>
+    <t>148,36</t>
+  </si>
+  <si>
+    <t>194,16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>