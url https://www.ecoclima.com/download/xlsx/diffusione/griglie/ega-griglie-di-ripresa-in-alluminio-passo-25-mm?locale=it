--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -12,263 +12,266 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>EGA GRIGLIE DI RIPRESA IN ALLUMINIO PASSO 25 MM</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>EGA</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
+    <t>€</t>
+  </si>
+  <si>
+    <t>17,27</t>
+  </si>
+  <si>
+    <t>20,00</t>
+  </si>
+  <si>
+    <t>24,54</t>
+  </si>
+  <si>
+    <t>29,10</t>
+  </si>
+  <si>
+    <t>32,71</t>
+  </si>
+  <si>
+    <t>40,00</t>
+  </si>
+  <si>
+    <t>51,80</t>
+  </si>
+  <si>
+    <t>59,06</t>
+  </si>
+  <si>
+    <t>20,91</t>
+  </si>
+  <si>
+    <t>23,63</t>
+  </si>
+  <si>
+    <t>28,14</t>
+  </si>
+  <si>
+    <t>34,54</t>
+  </si>
+  <si>
+    <t>40,89</t>
+  </si>
+  <si>
+    <t>48,15</t>
+  </si>
+  <si>
+    <t>55,42</t>
+  </si>
+  <si>
+    <t>66,34</t>
+  </si>
+  <si>
+    <t>22,73</t>
+  </si>
+  <si>
+    <t>30,91</t>
+  </si>
+  <si>
+    <t>39,07</t>
+  </si>
+  <si>
+    <t>49,97</t>
+  </si>
+  <si>
+    <t>57,26</t>
+  </si>
+  <si>
+    <t>67,24</t>
+  </si>
+  <si>
+    <t>76,35</t>
+  </si>
+  <si>
+    <t>41,80</t>
+  </si>
+  <si>
+    <t>61,81</t>
+  </si>
+  <si>
+    <t>75,43</t>
+  </si>
+  <si>
+    <t>90,89</t>
+  </si>
+  <si>
+    <t>107,24</t>
+  </si>
+  <si>
+    <t>33,34</t>
+  </si>
+  <si>
+    <t>43,62</t>
+  </si>
+  <si>
+    <t>56,35</t>
+  </si>
+  <si>
+    <t>97,23</t>
+  </si>
+  <si>
+    <t>110,12</t>
+  </si>
+  <si>
+    <t>134,50</t>
+  </si>
+  <si>
+    <t>53,62</t>
+  </si>
+  <si>
+    <t>69,98</t>
+  </si>
+  <si>
+    <t>77,24</t>
+  </si>
+  <si>
+    <t>115,41</t>
+  </si>
+  <si>
+    <t>139,03</t>
+  </si>
+  <si>
+    <t>167,19</t>
+  </si>
+  <si>
+    <t>64,53</t>
+  </si>
+  <si>
+    <t>79,07</t>
+  </si>
+  <si>
+    <t>92,70</t>
+  </si>
+  <si>
+    <t>189,01</t>
+  </si>
+  <si>
+    <t>105,40</t>
+  </si>
+  <si>
+    <t>118,15</t>
+  </si>
+  <si>
+    <t>138,13</t>
+  </si>
+  <si>
+    <t>171,74</t>
+  </si>
+  <si>
+    <t>214,44</t>
+  </si>
+  <si>
+    <t>248,99</t>
+  </si>
+  <si>
+    <t>73,84</t>
+  </si>
+  <si>
+    <t>98,83</t>
+  </si>
+  <si>
+    <t>131,79</t>
+  </si>
+  <si>
+    <t>147,70</t>
+  </si>
+  <si>
+    <t>172,66</t>
+  </si>
+  <si>
+    <t>214,68</t>
+  </si>
+  <si>
+    <t>268,04</t>
+  </si>
+  <si>
+    <t>311,24</t>
+  </si>
+  <si>
+    <t>Listino Prezzi (continua)</t>
+  </si>
+  <si>
+    <t>Modello</t>
+  </si>
+  <si>
+    <t>Dimensioni Esterno Cornice</t>
+  </si>
+  <si>
+    <t>Dimensioni L x H</t>
+  </si>
+  <si>
+    <t>Descrizione</t>
+  </si>
+  <si>
     <t>Euro</t>
-  </si>
-[...187 lines deleted...]
-    <t>Descrizione</t>
   </si>
   <si>
     <t>595 x 595</t>
   </si>
   <si>
     <t>560 x 560</t>
   </si>
   <si>
     <t>Versione per installazione a controsoffitto con pannelli modulari 600 mm x 600 mm.</t>
   </si>
   <si>
     <t>92,02</t>
   </si>
   <si>
     <t>CT - Controtelaio</t>
   </si>
   <si>
     <t>15,12</t>
   </si>
   <si>
     <t>16,79</t>
   </si>
   <si>
     <t>18,47</t>
   </si>
@@ -1330,86 +1333,86 @@
         <v>64</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:9" customHeight="1" ht="22">
       <c r="A20" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>7</v>
+        <v>71</v>
       </c>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="22">
       <c r="A25" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
     </row>
@@ -1452,635 +1455,635 @@
       </c>
       <c r="D29" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="3">
         <v>100</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="3">
         <v>150</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="3">
         <v>200</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="3">
         <v>300</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C33" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G33" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="D33" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H33" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="3">
         <v>400</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="3">
         <v>500</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C35" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F35" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="D35" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G35" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="3">
         <v>600</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="3">
         <v>800</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="3">
         <v>1000</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="41" spans="1:9" customHeight="1" ht="22">
       <c r="A41" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="3"/>
       <c r="B43" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C43" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D43" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="D43" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C46" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D46" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="D46" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A20:I20"/>
     <mergeCell ref="A25:I25"/>
     <mergeCell ref="A41:I41"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:I6"/>
     <mergeCell ref="A26:I26"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="D42:E42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>