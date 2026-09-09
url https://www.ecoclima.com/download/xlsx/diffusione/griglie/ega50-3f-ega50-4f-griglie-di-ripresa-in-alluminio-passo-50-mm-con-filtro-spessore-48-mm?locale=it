--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>EGA50 3F EGA50 4F GRIGLIE DI RIPRESA IN ALLUMINIO PASSO 50 MM CON FILTRO SPESSORE 48 MM</t>
   </si>
   <si>
     <t>Listino Prezzi EGA50-3F Senza Filtro</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>EGA50-3F</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>211,33</t>
   </si>
   <si>
     <t>215,10</t>
   </si>
   <si>
     <t>233,97</t>
   </si>
   <si>
     <t>249,07</t>
   </si>
   <si>
     <t>264,16</t>
   </si>
   <si>
     <t>283,03</t>
   </si>
   <si>
     <t>305,67</t>
   </si>
   <si>
     <t>309,44</t>
   </si>