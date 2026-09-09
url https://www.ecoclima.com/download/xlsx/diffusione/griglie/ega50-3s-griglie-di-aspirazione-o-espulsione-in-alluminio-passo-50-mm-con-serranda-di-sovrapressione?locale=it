--- v0 (2026-04-26)
+++ v1 (2026-09-09)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>EGA50 3S GRIGLIE DI ASPIRAZIONE O ESPULSIONE IN ALLUMINIO PASSO 50 MM CON SERRANDA DI SOVRAPRESSIONE</t>
   </si>
   <si>
     <t>Listino prezzi EGA50-3SA (ASPIRAZIONE)</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>EGA50-3SA</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>a.r.</t>
   </si>
   <si>
     <t>Listino prezzi EGA50-3SE (ESPULSIONE)</t>
   </si>
   <si>
     <t>EGA50-3SE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>