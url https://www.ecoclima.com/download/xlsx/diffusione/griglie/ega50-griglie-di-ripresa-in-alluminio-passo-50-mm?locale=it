--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>EGA50 GRIGLIE DI RIPRESA IN ALLUMINIO PASSO 50 MM</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>EGA50</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>100,65</t>
   </si>
   <si>
     <t>107,89</t>
   </si>
   <si>
     <t>116,08</t>
   </si>
   <si>
     <t>124,23</t>
   </si>
   <si>
     <t>155,84</t>
   </si>
   <si>
     <t>173,43</t>
   </si>
   <si>
     <t>192,32</t>
   </si>
   <si>
     <t>209,86</t>
   </si>