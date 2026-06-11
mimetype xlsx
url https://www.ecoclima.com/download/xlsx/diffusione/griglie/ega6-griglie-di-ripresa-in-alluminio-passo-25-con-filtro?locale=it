--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,165 +35,165 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>EGA6 GRIGLIE DI RIPRESA IN ALLUMINIO PASSO 25 CON FILTRO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Verniciato bianco RAL 9016 +20%.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>66,09</t>
-[...113 lines deleted...]
-    <t>310,15</t>
+    <t>68,73</t>
+  </si>
+  <si>
+    <t>72,47</t>
+  </si>
+  <si>
+    <t>81,75</t>
+  </si>
+  <si>
+    <t>94,76</t>
+  </si>
+  <si>
+    <t>111,48</t>
+  </si>
+  <si>
+    <t>120,91</t>
+  </si>
+  <si>
+    <t>144,93</t>
+  </si>
+  <si>
+    <t>76,19</t>
+  </si>
+  <si>
+    <t>89,44</t>
+  </si>
+  <si>
+    <t>104,02</t>
+  </si>
+  <si>
+    <t>131,64</t>
+  </si>
+  <si>
+    <t>152,27</t>
+  </si>
+  <si>
+    <t>179,07</t>
+  </si>
+  <si>
+    <t>83,34</t>
+  </si>
+  <si>
+    <t>96,64</t>
+  </si>
+  <si>
+    <t>105,16</t>
+  </si>
+  <si>
+    <t>131,74</t>
+  </si>
+  <si>
+    <t>152,36</t>
+  </si>
+  <si>
+    <t>186,21</t>
+  </si>
+  <si>
+    <t>211,61</t>
+  </si>
+  <si>
+    <t>100,33</t>
+  </si>
+  <si>
+    <t>109,26</t>
+  </si>
+  <si>
+    <t>130,05</t>
+  </si>
+  <si>
+    <t>154,73</t>
+  </si>
+  <si>
+    <t>180,18</t>
+  </si>
+  <si>
+    <t>251,93</t>
+  </si>
+  <si>
+    <t>125,61</t>
+  </si>
+  <si>
+    <t>149,57</t>
+  </si>
+  <si>
+    <t>169,06</t>
+  </si>
+  <si>
+    <t>203,12</t>
+  </si>
+  <si>
+    <t>243,00</t>
+  </si>
+  <si>
+    <t>276,53</t>
+  </si>
+  <si>
+    <t>127,45</t>
+  </si>
+  <si>
+    <t>146,52</t>
+  </si>
+  <si>
+    <t>174,50</t>
+  </si>
+  <si>
+    <t>197,23</t>
+  </si>
+  <si>
+    <t>236,94</t>
+  </si>
+  <si>
+    <t>283,47</t>
+  </si>
+  <si>
+    <t>322,56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>