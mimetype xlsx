--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>EGA6 GRIGLIE DI RIPRESA IN ALLUMINIO PASSO 25 CON FILTRO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Verniciato bianco RAL 9016 +20%.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>68,73</t>
   </si>
   <si>
     <t>72,47</t>
   </si>
   <si>
     <t>81,75</t>
   </si>
   <si>
     <t>94,76</t>
   </si>
   <si>
     <t>111,48</t>
   </si>
   <si>
     <t>120,91</t>
   </si>
   <si>
     <t>144,93</t>
   </si>
   <si>
     <t>76,19</t>
   </si>