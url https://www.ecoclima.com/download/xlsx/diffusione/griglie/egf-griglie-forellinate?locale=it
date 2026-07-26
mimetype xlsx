--- v0 (2026-04-26)
+++ v1 (2026-07-26)
@@ -12,106 +12,356 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>EGF GRIGLIE FORELLINATE</t>
   </si>
   <si>
-    <t>Nessun listino prezzi disponibile per questo prodotto</t>
+    <t>EGF - Listino Prezzi</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t> </t>
+  </si>
+  <si>
+    <t>Euro</t>
+  </si>
+  <si>
+    <t>48,88</t>
+  </si>
+  <si>
+    <t>55,09</t>
+  </si>
+  <si>
+    <t>61,87</t>
+  </si>
+  <si>
+    <t>68,50</t>
+  </si>
+  <si>
+    <t>80,77</t>
+  </si>
+  <si>
+    <t>89,62</t>
+  </si>
+  <si>
+    <t>51,94</t>
+  </si>
+  <si>
+    <t>58,54</t>
+  </si>
+  <si>
+    <t>65,76</t>
+  </si>
+  <si>
+    <t>72,79</t>
+  </si>
+  <si>
+    <t>85,84</t>
+  </si>
+  <si>
+    <t>98,34</t>
+  </si>
+  <si>
+    <t>67,27</t>
+  </si>
+  <si>
+    <t>76,40</t>
+  </si>
+  <si>
+    <t>84,97</t>
+  </si>
+  <si>
+    <t>100,06</t>
+  </si>
+  <si>
+    <t>115,02</t>
+  </si>
+  <si>
+    <t>95,61</t>
+  </si>
+  <si>
+    <t>113,44</t>
+  </si>
+  <si>
+    <t>130,10</t>
+  </si>
+  <si>
+    <t>106,09</t>
+  </si>
+  <si>
+    <t>126,48</t>
+  </si>
+  <si>
+    <t>145,06</t>
+  </si>
+  <si>
+    <t>EGF - Listino Prezzi (continua)</t>
+  </si>
+  <si>
+    <t>SC - Serranda</t>
+  </si>
+  <si>
+    <t>23,98</t>
+  </si>
+  <si>
+    <t>26,32</t>
+  </si>
+  <si>
+    <t>30,92</t>
+  </si>
+  <si>
+    <t>35,62</t>
+  </si>
+  <si>
+    <t>43,65</t>
+  </si>
+  <si>
+    <t>48,71</t>
+  </si>
+  <si>
+    <t>29,76</t>
+  </si>
+  <si>
+    <t>36,84</t>
+  </si>
+  <si>
+    <t>40,56</t>
+  </si>
+  <si>
+    <t>44,34</t>
+  </si>
+  <si>
+    <t>53,79</t>
+  </si>
+  <si>
+    <t>64,85</t>
+  </si>
+  <si>
+    <t>42,19</t>
+  </si>
+  <si>
+    <t>50,96</t>
+  </si>
+  <si>
+    <t>54,78</t>
+  </si>
+  <si>
+    <t>67,03</t>
+  </si>
+  <si>
+    <t>79,54</t>
+  </si>
+  <si>
+    <t>65,57</t>
+  </si>
+  <si>
+    <t>68,36</t>
+  </si>
+  <si>
+    <t>81,30</t>
+  </si>
+  <si>
+    <t>102,61</t>
+  </si>
+  <si>
+    <t>81,41</t>
+  </si>
+  <si>
+    <t>98,17</t>
+  </si>
+  <si>
+    <t>122,80</t>
+  </si>
+  <si>
+    <t>CT - Controtelaio</t>
+  </si>
+  <si>
+    <t>18,47</t>
+  </si>
+  <si>
+    <t>21,35</t>
+  </si>
+  <si>
+    <t>24,19</t>
+  </si>
+  <si>
+    <t>25,91</t>
+  </si>
+  <si>
+    <t>31,31</t>
+  </si>
+  <si>
+    <t>34,92</t>
+  </si>
+  <si>
+    <t>22,16</t>
+  </si>
+  <si>
+    <t>29,57</t>
+  </si>
+  <si>
+    <t>36,97</t>
+  </si>
+  <si>
+    <t>42,05</t>
+  </si>
+  <si>
+    <t>32,97</t>
+  </si>
+  <si>
+    <t>47,69</t>
+  </si>
+  <si>
+    <t>40,33</t>
+  </si>
+  <si>
+    <t>46,09</t>
+  </si>
+  <si>
+    <t>51,48</t>
+  </si>
+  <si>
+    <t>44,03</t>
+  </si>
+  <si>
+    <t>49,40</t>
+  </si>
+  <si>
+    <t>57,13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2F3372"/>
+        <bgColor rgb="FF2F3372"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF999999"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF999999"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF999999"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF999999"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -375,73 +625,641 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A3"/>
+  <dimension ref="A1:G35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:A1"/>
+      <selection pane="bottomLeft" activeCell="A27" sqref="A27:G35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1">
+    <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:1">
-      <c r="A3" t="s">
+    <row r="3" spans="1:7" customHeight="1" ht="22">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="3"/>
+      <c r="B5" s="3">
+        <v>300</v>
+      </c>
+      <c r="C5" s="3">
+        <v>400</v>
+      </c>
+      <c r="D5" s="3">
+        <v>500</v>
+      </c>
+      <c r="E5" s="3">
+        <v>600</v>
+      </c>
+      <c r="F5" s="3">
+        <v>800</v>
+      </c>
+      <c r="G5" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="3">
+        <v>200</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="3">
+        <v>300</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="3">
+        <v>400</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="3">
+        <v>500</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="3">
+        <v>600</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" customHeight="1" ht="22">
+      <c r="A14" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="3"/>
+      <c r="B17" s="3">
+        <v>300</v>
+      </c>
+      <c r="C17" s="3">
+        <v>400</v>
+      </c>
+      <c r="D17" s="3">
+        <v>500</v>
+      </c>
+      <c r="E17" s="3">
+        <v>600</v>
+      </c>
+      <c r="F17" s="3">
+        <v>800</v>
+      </c>
+      <c r="G17" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="3">
+        <v>200</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="3">
+        <v>300</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="3">
+        <v>400</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="3">
+        <v>500</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="3">
+        <v>600</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" customHeight="1" ht="22">
+      <c r="A26" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="3"/>
+      <c r="B29" s="3">
+        <v>300</v>
+      </c>
+      <c r="C29" s="3">
+        <v>400</v>
+      </c>
+      <c r="D29" s="3">
+        <v>500</v>
+      </c>
+      <c r="E29" s="3">
+        <v>600</v>
+      </c>
+      <c r="F29" s="3">
+        <v>800</v>
+      </c>
+      <c r="G29" s="3">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="3">
+        <v>200</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="3">
+        <v>300</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="3">
+        <v>400</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="3">
+        <v>500</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="3">
+        <v>600</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>73</v>
+      </c>
+    </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A14:G14"/>
+    <mergeCell ref="A26:G26"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:G4"/>
+    <mergeCell ref="A15:G15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:G16"/>
+    <mergeCell ref="A27:G27"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:G28"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>