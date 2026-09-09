--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>EGF GRIGLIE FORELLINATE</t>
   </si>
   <si>
     <t>EGF - Listino Prezzi</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>48,88</t>
   </si>
   <si>
     <t>55,09</t>
   </si>
   <si>
     <t>61,87</t>
   </si>
   <si>
     <t>68,50</t>
   </si>
   <si>
     <t>80,77</t>
   </si>
   <si>
     <t>89,62</t>
   </si>
   <si>
     <t>51,94</t>
   </si>
   <si>
     <t>58,54</t>
   </si>