--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -32,153 +32,153 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>EGF PUSH GRIGLIA FORELLINATA CON FILTRO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>93,83</t>
-[...101 lines deleted...]
-    <t>210,19</t>
+    <t>97,58</t>
+  </si>
+  <si>
+    <t>101,54</t>
+  </si>
+  <si>
+    <t>109,65</t>
+  </si>
+  <si>
+    <t>112,31</t>
+  </si>
+  <si>
+    <t>115,03</t>
+  </si>
+  <si>
+    <t>119,00</t>
+  </si>
+  <si>
+    <t>124,18</t>
+  </si>
+  <si>
+    <t>130,90</t>
+  </si>
+  <si>
+    <t>134,86</t>
+  </si>
+  <si>
+    <t>106,69</t>
+  </si>
+  <si>
+    <t>115,97</t>
+  </si>
+  <si>
+    <t>116,82</t>
+  </si>
+  <si>
+    <t>123,80</t>
+  </si>
+  <si>
+    <t>128,92</t>
+  </si>
+  <si>
+    <t>136,50</t>
+  </si>
+  <si>
+    <t>143,26</t>
+  </si>
+  <si>
+    <t>148,46</t>
+  </si>
+  <si>
+    <t>120,67</t>
+  </si>
+  <si>
+    <t>129,16</t>
+  </si>
+  <si>
+    <t>133,12</t>
+  </si>
+  <si>
+    <t>141,61</t>
+  </si>
+  <si>
+    <t>151,08</t>
+  </si>
+  <si>
+    <t>161,40</t>
+  </si>
+  <si>
+    <t>171,77</t>
+  </si>
+  <si>
+    <t>137,47</t>
+  </si>
+  <si>
+    <t>147,39</t>
+  </si>
+  <si>
+    <t>154,98</t>
+  </si>
+  <si>
+    <t>168,15</t>
+  </si>
+  <si>
+    <t>185,20</t>
+  </si>
+  <si>
+    <t>193,79</t>
+  </si>
+  <si>
+    <t>158,58</t>
+  </si>
+  <si>
+    <t>172,80</t>
+  </si>
+  <si>
+    <t>187,08</t>
+  </si>
+  <si>
+    <t>202,81</t>
+  </si>
+  <si>
+    <t>218,60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>