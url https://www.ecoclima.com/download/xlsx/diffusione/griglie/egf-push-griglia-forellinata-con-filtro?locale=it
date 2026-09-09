--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>EGF PUSH GRIGLIA FORELLINATA CON FILTRO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>97,58</t>
   </si>
   <si>
     <t>101,54</t>
   </si>
   <si>
     <t>109,65</t>
   </si>
   <si>
     <t>112,31</t>
   </si>
   <si>
     <t>115,03</t>
   </si>
   <si>
     <t>119,00</t>
   </si>
   <si>
     <t>124,18</t>
   </si>
   <si>
     <t>130,90</t>
   </si>