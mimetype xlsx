--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>EGFF GRIGLIE FORELLINATE SENZA CORNICE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Dimensioni LxH</t>
   </si>
   <si>
     <t>EGFF</t>
   </si>
   <si>
     <t>SC - Serranda di taratura</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>400x75</t>
   </si>
   <si>
     <t>49,25  </t>
   </si>
   <si>
     <t>18,44</t>
   </si>
   <si>
     <t>500x75</t>
   </si>
   <si>
     <t>55,13  </t>
   </si>
   <si>
     <t>22,01</t>
   </si>
   <si>
     <t>600x75</t>
   </si>
   <si>
     <t>61,06  </t>
   </si>