--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -38,897 +38,897 @@
   <si>
     <t>EGQ GRIGLIE A MAGLIA QUADRA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>EGQ</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>17,02</t>
-[...131 lines deleted...]
-    <t>391,00</t>
+    <t>17,70</t>
+  </si>
+  <si>
+    <t>20,34</t>
+  </si>
+  <si>
+    <t>22,99</t>
+  </si>
+  <si>
+    <t>29,16</t>
+  </si>
+  <si>
+    <t>33,61</t>
+  </si>
+  <si>
+    <t>41,54</t>
+  </si>
+  <si>
+    <t>53,05</t>
+  </si>
+  <si>
+    <t>62,77</t>
+  </si>
+  <si>
+    <t>21,21</t>
+  </si>
+  <si>
+    <t>25,64</t>
+  </si>
+  <si>
+    <t>30,94</t>
+  </si>
+  <si>
+    <t>37,11</t>
+  </si>
+  <si>
+    <t>43,34</t>
+  </si>
+  <si>
+    <t>69,83</t>
+  </si>
+  <si>
+    <t>83,98</t>
+  </si>
+  <si>
+    <t>24,74</t>
+  </si>
+  <si>
+    <t>31,81</t>
+  </si>
+  <si>
+    <t>39,78</t>
+  </si>
+  <si>
+    <t>46,84</t>
+  </si>
+  <si>
+    <t>65,42</t>
+  </si>
+  <si>
+    <t>85,77</t>
+  </si>
+  <si>
+    <t>104,33</t>
+  </si>
+  <si>
+    <t>42,43</t>
+  </si>
+  <si>
+    <t>60,12</t>
+  </si>
+  <si>
+    <t>73,37</t>
+  </si>
+  <si>
+    <t>95,48</t>
+  </si>
+  <si>
+    <t>121,11</t>
+  </si>
+  <si>
+    <t>139,68</t>
+  </si>
+  <si>
+    <t>66,30</t>
+  </si>
+  <si>
+    <t>78,68</t>
+  </si>
+  <si>
+    <t>92,83</t>
+  </si>
+  <si>
+    <t>151,17</t>
+  </si>
+  <si>
+    <t>176,79</t>
+  </si>
+  <si>
+    <t>115,81</t>
+  </si>
+  <si>
+    <t>178,57</t>
+  </si>
+  <si>
+    <t>208,60</t>
+  </si>
+  <si>
+    <t>132,60</t>
+  </si>
+  <si>
+    <t>174,15</t>
+  </si>
+  <si>
+    <t>211,26</t>
+  </si>
+  <si>
+    <t>243,97</t>
+  </si>
+  <si>
+    <t>222,78</t>
+  </si>
+  <si>
+    <t>275,83</t>
+  </si>
+  <si>
+    <t>325,32</t>
+  </si>
+  <si>
+    <t>344,75</t>
+  </si>
+  <si>
+    <t>406,64</t>
   </si>
   <si>
     <t>Listino Prezzi (continua)</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EGQ-E 595x595 - RAL 9016</t>
   </si>
   <si>
-    <t>96,98</t>
+    <t>100,86</t>
   </si>
   <si>
     <t>EGQ-E 595x595</t>
   </si>
   <si>
-    <t>78,21</t>
+    <t>81,34</t>
   </si>
   <si>
     <t>Listino Prezzi Accessori</t>
   </si>
   <si>
     <t>SC - Serranda</t>
   </si>
   <si>
-    <t>13,61</t>
-[...146 lines deleted...]
-    <t>236,16</t>
+    <t>14,15</t>
+  </si>
+  <si>
+    <t>15,41</t>
+  </si>
+  <si>
+    <t>18,44</t>
+  </si>
+  <si>
+    <t>22,01</t>
+  </si>
+  <si>
+    <t>25,18</t>
+  </si>
+  <si>
+    <t>31,65</t>
+  </si>
+  <si>
+    <t>38,83</t>
+  </si>
+  <si>
+    <t>50,35</t>
+  </si>
+  <si>
+    <t>15,61</t>
+  </si>
+  <si>
+    <t>18,06</t>
+  </si>
+  <si>
+    <t>21,28</t>
+  </si>
+  <si>
+    <t>24,64</t>
+  </si>
+  <si>
+    <t>28,08</t>
+  </si>
+  <si>
+    <t>35,96</t>
+  </si>
+  <si>
+    <t>56,15</t>
+  </si>
+  <si>
+    <t>17,10</t>
+  </si>
+  <si>
+    <t>23,98</t>
+  </si>
+  <si>
+    <t>26,32</t>
+  </si>
+  <si>
+    <t>30,92</t>
+  </si>
+  <si>
+    <t>35,62</t>
+  </si>
+  <si>
+    <t>43,65</t>
+  </si>
+  <si>
+    <t>48,71</t>
+  </si>
+  <si>
+    <t>71,24</t>
+  </si>
+  <si>
+    <t>29,76</t>
+  </si>
+  <si>
+    <t>36,84</t>
+  </si>
+  <si>
+    <t>40,56</t>
+  </si>
+  <si>
+    <t>44,34</t>
+  </si>
+  <si>
+    <t>53,79</t>
+  </si>
+  <si>
+    <t>64,85</t>
+  </si>
+  <si>
+    <t>88,67</t>
+  </si>
+  <si>
+    <t>42,19</t>
+  </si>
+  <si>
+    <t>50,96</t>
+  </si>
+  <si>
+    <t>54,78</t>
+  </si>
+  <si>
+    <t>67,03</t>
+  </si>
+  <si>
+    <t>79,54</t>
+  </si>
+  <si>
+    <t>109,56</t>
+  </si>
+  <si>
+    <t>65,57</t>
+  </si>
+  <si>
+    <t>68,36</t>
+  </si>
+  <si>
+    <t>81,30</t>
+  </si>
+  <si>
+    <t>102,61</t>
+  </si>
+  <si>
+    <t>136,73</t>
+  </si>
+  <si>
+    <t>81,41</t>
+  </si>
+  <si>
+    <t>98,17</t>
+  </si>
+  <si>
+    <t>122,80</t>
+  </si>
+  <si>
+    <t>162,82</t>
+  </si>
+  <si>
+    <t>134,05</t>
+  </si>
+  <si>
+    <t>159,08</t>
+  </si>
+  <si>
+    <t>196,33</t>
+  </si>
+  <si>
+    <t>205,43</t>
+  </si>
+  <si>
+    <t>245,61</t>
   </si>
   <si>
     <t>Listino Prezzi Accessori (continua)</t>
   </si>
   <si>
     <t>CT - Controtelaio</t>
   </si>
   <si>
-    <t>14,54</t>
-[...23 lines deleted...]
-    <t>30,11</t>
+    <t>15,12</t>
+  </si>
+  <si>
+    <t>16,79</t>
+  </si>
+  <si>
+    <t>18,47</t>
+  </si>
+  <si>
+    <t>20,19</t>
+  </si>
+  <si>
+    <t>24,19</t>
+  </si>
+  <si>
+    <t>27,59</t>
+  </si>
+  <si>
+    <t>36,97</t>
+  </si>
+  <si>
+    <t>22,16</t>
+  </si>
+  <si>
+    <t>31,31</t>
   </si>
   <si>
     <t>a.r.</t>
   </si>
   <si>
-    <t>20,53</t>
-[...56 lines deleted...]
-    <t>77,20</t>
+    <t>21,35</t>
+  </si>
+  <si>
+    <t>25,91</t>
+  </si>
+  <si>
+    <t>34,92</t>
+  </si>
+  <si>
+    <t>40,33</t>
+  </si>
+  <si>
+    <t>29,57</t>
+  </si>
+  <si>
+    <t>42,05</t>
+  </si>
+  <si>
+    <t>45,71</t>
+  </si>
+  <si>
+    <t>32,97</t>
+  </si>
+  <si>
+    <t>47,69</t>
+  </si>
+  <si>
+    <t>51,05</t>
+  </si>
+  <si>
+    <t>46,09</t>
+  </si>
+  <si>
+    <t>51,48</t>
+  </si>
+  <si>
+    <t>56,86</t>
+  </si>
+  <si>
+    <t>44,03</t>
+  </si>
+  <si>
+    <t>49,40</t>
+  </si>
+  <si>
+    <t>57,13</t>
+  </si>
+  <si>
+    <t>62,21</t>
+  </si>
+  <si>
+    <t>64,21</t>
+  </si>
+  <si>
+    <t>71,22</t>
+  </si>
+  <si>
+    <t>80,29</t>
   </si>
   <si>
     <t>Dimensioni </t>
   </si>
   <si>
     <t>Stacco Superiore</t>
   </si>
   <si>
     <t>Stacco Laterale</t>
   </si>
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
     <t>EPZ - Plenum Zincato</t>
   </si>
   <si>
     <t>EPI - Plenum Isolato</t>
   </si>
   <si>
     <t>L1xH1</t>
   </si>
   <si>
     <t>200x100</t>
   </si>
   <si>
-    <t>30,09</t>
-[...2 lines deleted...]
-    <t>41,81</t>
+    <t>31,29</t>
+  </si>
+  <si>
+    <t>43,48</t>
   </si>
   <si>
     <t>400x200</t>
   </si>
   <si>
-    <t>40,12</t>
-[...8 lines deleted...]
-    <t>62,18</t>
+    <t>41,72</t>
+  </si>
+  <si>
+    <t>57,15</t>
+  </si>
+  <si>
+    <t>47,32</t>
+  </si>
+  <si>
+    <t>64,67</t>
   </si>
   <si>
     <t>300x100</t>
   </si>
   <si>
-    <t>32,55</t>
-[...2 lines deleted...]
-    <t>45,15</t>
+    <t>33,85</t>
+  </si>
+  <si>
+    <t>46,96</t>
   </si>
   <si>
     <t>500x200</t>
   </si>
   <si>
-    <t>43,04</t>
-[...8 lines deleted...]
-    <t>67,29</t>
+    <t>44,76</t>
+  </si>
+  <si>
+    <t>61,27</t>
+  </si>
+  <si>
+    <t>51,31</t>
+  </si>
+  <si>
+    <t>69,98</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
-    <t>43,12</t>
-[...2 lines deleted...]
-    <t>56,91</t>
+    <t>44,84</t>
+  </si>
+  <si>
+    <t>59,19</t>
   </si>
   <si>
     <t>600x200</t>
   </si>
   <si>
-    <t>59,99</t>
-[...8 lines deleted...]
-    <t>92,00</t>
+    <t>62,39</t>
+  </si>
+  <si>
+    <t>81,21</t>
+  </si>
+  <si>
+    <t>74,86</t>
+  </si>
+  <si>
+    <t>95,68</t>
   </si>
   <si>
     <t>500x100</t>
   </si>
   <si>
-    <t>45,61</t>
-[...2 lines deleted...]
-    <t>60,26</t>
+    <t>47,43</t>
+  </si>
+  <si>
+    <t>62,67</t>
   </si>
   <si>
     <t>800x200</t>
   </si>
   <si>
-    <t>70,71</t>
-[...8 lines deleted...]
-    <t>102,30</t>
+    <t>73,54</t>
+  </si>
+  <si>
+    <t>93,88</t>
+  </si>
+  <si>
+    <t>82,80</t>
+  </si>
+  <si>
+    <t>106,39</t>
   </si>
   <si>
     <t>600x100</t>
   </si>
   <si>
-    <t>48,11</t>
-[...2 lines deleted...]
-    <t>63,60</t>
+    <t>50,03</t>
+  </si>
+  <si>
+    <t>66,14</t>
   </si>
   <si>
     <t>1000x200</t>
   </si>
   <si>
-    <t>76,59</t>
-[...5 lines deleted...]
-    <t>112,52</t>
+    <t>79,65</t>
+  </si>
+  <si>
+    <t>102,12</t>
+  </si>
+  <si>
+    <t>117,02</t>
   </si>
   <si>
     <t>800x100</t>
   </si>
   <si>
+    <t>55,23</t>
+  </si>
+  <si>
+    <t>73,13</t>
+  </si>
+  <si>
+    <t>300x300</t>
+  </si>
+  <si>
+    <t>42,85</t>
+  </si>
+  <si>
+    <t>58,39</t>
+  </si>
+  <si>
+    <t>51,24</t>
+  </si>
+  <si>
+    <t>69,74</t>
+  </si>
+  <si>
+    <t>1000x100</t>
+  </si>
+  <si>
+    <t>52,00</t>
+  </si>
+  <si>
+    <t>71,34</t>
+  </si>
+  <si>
+    <t>69,06</t>
+  </si>
+  <si>
+    <t>94,64</t>
+  </si>
+  <si>
+    <t>400x300</t>
+  </si>
+  <si>
+    <t>57,55</t>
+  </si>
+  <si>
+    <t>74,78</t>
+  </si>
+  <si>
+    <t>67,34</t>
+  </si>
+  <si>
+    <t>87,92</t>
+  </si>
+  <si>
+    <t>200x150</t>
+  </si>
+  <si>
+    <t>33,42</t>
+  </si>
+  <si>
+    <t>46,20</t>
+  </si>
+  <si>
+    <t>500x300</t>
+  </si>
+  <si>
+    <t>61,07</t>
+  </si>
+  <si>
+    <t>79,49</t>
+  </si>
+  <si>
+    <t>72,22</t>
+  </si>
+  <si>
+    <t>94,52</t>
+  </si>
+  <si>
+    <t>300x150</t>
+  </si>
+  <si>
+    <t>35,77</t>
+  </si>
+  <si>
+    <t>49,96</t>
+  </si>
+  <si>
+    <t>38,37</t>
+  </si>
+  <si>
+    <t>52,83</t>
+  </si>
+  <si>
+    <t>600x300</t>
+  </si>
+  <si>
+    <t>72,30</t>
+  </si>
+  <si>
+    <t>92,24</t>
+  </si>
+  <si>
+    <t>80,69</t>
+  </si>
+  <si>
+    <t>103,51</t>
+  </si>
+  <si>
+    <t>400x150</t>
+  </si>
+  <si>
+    <t>39,08</t>
+  </si>
+  <si>
+    <t>53,83</t>
+  </si>
+  <si>
+    <t>41,64</t>
+  </si>
+  <si>
+    <t>57,27</t>
+  </si>
+  <si>
+    <t>800x300</t>
+  </si>
+  <si>
+    <t>88,37</t>
+  </si>
+  <si>
+    <t>116,90</t>
+  </si>
+  <si>
+    <t>103,71</t>
+  </si>
+  <si>
+    <t>137,48</t>
+  </si>
+  <si>
+    <t>500x150</t>
+  </si>
+  <si>
+    <t>41,92</t>
+  </si>
+  <si>
+    <t>53,35</t>
+  </si>
+  <si>
+    <t>70,38</t>
+  </si>
+  <si>
+    <t>1000x300</t>
+  </si>
+  <si>
+    <t>95,40</t>
+  </si>
+  <si>
+    <t>126,33</t>
+  </si>
+  <si>
+    <t>113,51</t>
+  </si>
+  <si>
+    <t>150,59</t>
+  </si>
+  <si>
+    <t>600x150</t>
+  </si>
+  <si>
     <t>53,11</t>
   </si>
   <si>
-    <t>70,32</t>
-[...167 lines deleted...]
-    <t>54,45</t>
+    <t>70,06</t>
+  </si>
+  <si>
+    <t>56,63</t>
   </si>
   <si>
     <t>400x400</t>
   </si>
   <si>
-    <t>59,76</t>
-[...8 lines deleted...]
-    <t>96,96</t>
+    <t>62,15</t>
+  </si>
+  <si>
+    <t>80,81</t>
+  </si>
+  <si>
+    <t>77,05</t>
+  </si>
+  <si>
+    <t>100,84</t>
   </si>
   <si>
     <t>800x150</t>
   </si>
   <si>
-    <t>85,85</t>
-[...5 lines deleted...]
-    <t>91,58</t>
+    <t>89,28</t>
+  </si>
+  <si>
+    <t>74,38</t>
+  </si>
+  <si>
+    <t>95,24</t>
   </si>
   <si>
     <t>500x400</t>
   </si>
   <si>
-    <t>82,78</t>
-[...5 lines deleted...]
-    <t>104,45</t>
+    <t>86,09</t>
+  </si>
+  <si>
+    <t>82,89</t>
+  </si>
+  <si>
+    <t>108,63</t>
   </si>
   <si>
     <t>1000x150</t>
   </si>
   <si>
-    <t>80,78</t>
-[...8 lines deleted...]
-    <t>108,41</t>
+    <t>84,01</t>
+  </si>
+  <si>
+    <t>105,63</t>
+  </si>
+  <si>
+    <t>89,37</t>
+  </si>
+  <si>
+    <t>112,75</t>
   </si>
   <si>
     <t>600x400</t>
   </si>
   <si>
-    <t>82,31</t>
-[...8 lines deleted...]
-    <t>121,01</t>
+    <t>85,60</t>
+  </si>
+  <si>
+    <t>113,34</t>
+  </si>
+  <si>
+    <t>94,88</t>
+  </si>
+  <si>
+    <t>125,85</t>
   </si>
   <si>
     <t>200x200</t>
   </si>
   <si>
-    <t>34,24</t>
-[...8 lines deleted...]
-    <t>51,92</t>
+    <t>35,61</t>
+  </si>
+  <si>
+    <t>48,96</t>
+  </si>
+  <si>
+    <t>39,36</t>
+  </si>
+  <si>
+    <t>54,00</t>
   </si>
   <si>
     <t>800x400</t>
   </si>
   <si>
-    <t>99,26</t>
-[...8 lines deleted...]
-    <t>150,49</t>
+    <t>103,23</t>
+  </si>
+  <si>
+    <t>134,13</t>
+  </si>
+  <si>
+    <t>119,93</t>
+  </si>
+  <si>
+    <t>156,51</t>
   </si>
   <si>
     <t>300x200</t>
   </si>
   <si>
-    <t>37,16</t>
-[...8 lines deleted...]
-    <t>57,07</t>
+    <t>38,65</t>
+  </si>
+  <si>
+    <t>53,03</t>
+  </si>
+  <si>
+    <t>43,37</t>
+  </si>
+  <si>
+    <t>59,35</t>
   </si>
   <si>
     <t>1000x400</t>
   </si>
   <si>
-    <t>117,67</t>
-[...8 lines deleted...]
-    <t>186,69</t>
+    <t>122,38</t>
+  </si>
+  <si>
+    <t>159,31</t>
+  </si>
+  <si>
+    <t>148,36</t>
+  </si>
+  <si>
+    <t>194,16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>