--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
   <si>
     <t>EGQ GRIGLIE A MAGLIA QUADRA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>EGQ</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>17,70</t>
   </si>
   <si>
     <t>20,34</t>
   </si>
   <si>
     <t>22,99</t>
   </si>
   <si>
     <t>29,16</t>
   </si>
   <si>
     <t>33,61</t>
   </si>
   <si>
     <t>41,54</t>
   </si>
   <si>
     <t>53,05</t>
   </si>
   <si>
     <t>62,77</t>
   </si>