--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,288 +35,288 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>EGQ1 4 GRIGLIE A MAGLIA QUADRA CON FILTRO</t>
   </si>
   <si>
     <t>Listino Prezzi EGQ1</t>
   </si>
   <si>
     <t>Nota: verniciato bianco RAL 9016 + 20%.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>52,67</t>
-[...116 lines deleted...]
-    <t>455,41</t>
+    <t>54,78</t>
+  </si>
+  <si>
+    <t>62,68</t>
+  </si>
+  <si>
+    <t>75,00</t>
+  </si>
+  <si>
+    <t>92,00</t>
+  </si>
+  <si>
+    <t>105,42</t>
+  </si>
+  <si>
+    <t>120,93</t>
+  </si>
+  <si>
+    <t>150,28</t>
+  </si>
+  <si>
+    <t>63,04</t>
+  </si>
+  <si>
+    <t>152,97</t>
+  </si>
+  <si>
+    <t>190,12</t>
+  </si>
+  <si>
+    <t>75,45</t>
+  </si>
+  <si>
+    <t>87,85</t>
+  </si>
+  <si>
+    <t>104,81</t>
+  </si>
+  <si>
+    <t>131,27</t>
+  </si>
+  <si>
+    <t>151,94</t>
+  </si>
+  <si>
+    <t>190,17</t>
+  </si>
+  <si>
+    <t>236,32</t>
+  </si>
+  <si>
+    <t>91,46</t>
+  </si>
+  <si>
+    <t>102,77</t>
+  </si>
+  <si>
+    <t>129,20</t>
+  </si>
+  <si>
+    <t>154,01</t>
+  </si>
+  <si>
+    <t>185,03</t>
+  </si>
+  <si>
+    <t>214,76</t>
+  </si>
+  <si>
+    <t>268,44</t>
+  </si>
+  <si>
+    <t>120,22</t>
+  </si>
+  <si>
+    <t>182,95</t>
+  </si>
+  <si>
+    <t>205,48</t>
+  </si>
+  <si>
+    <t>253,26</t>
+  </si>
+  <si>
+    <t>314,72</t>
+  </si>
+  <si>
+    <t>158,26</t>
+  </si>
+  <si>
+    <t>195,22</t>
+  </si>
+  <si>
+    <t>224,30</t>
+  </si>
+  <si>
+    <t>253,79</t>
+  </si>
+  <si>
+    <t>304,90</t>
+  </si>
+  <si>
+    <t>378,89</t>
+  </si>
+  <si>
+    <t>197,80</t>
+  </si>
+  <si>
+    <t>244,05</t>
+  </si>
+  <si>
+    <t>278,72</t>
+  </si>
+  <si>
+    <t>317,26</t>
+  </si>
+  <si>
+    <t>473,63</t>
   </si>
   <si>
     <t>Listino Prezzi EGQ3</t>
   </si>
   <si>
-    <t>92,74</t>
-[...113 lines deleted...]
-    <t>547,53</t>
+    <t>96,45</t>
+  </si>
+  <si>
+    <t>105,02</t>
+  </si>
+  <si>
+    <t>117,22</t>
+  </si>
+  <si>
+    <t>141,73</t>
+  </si>
+  <si>
+    <t>150,08</t>
+  </si>
+  <si>
+    <t>166,14</t>
+  </si>
+  <si>
+    <t>206,44</t>
+  </si>
+  <si>
+    <t>117,92</t>
+  </si>
+  <si>
+    <t>142,56</t>
+  </si>
+  <si>
+    <t>149,21</t>
+  </si>
+  <si>
+    <t>200,32</t>
+  </si>
+  <si>
+    <t>250,40</t>
+  </si>
+  <si>
+    <t>138,28</t>
+  </si>
+  <si>
+    <t>177,95</t>
+  </si>
+  <si>
+    <t>200,43</t>
+  </si>
+  <si>
+    <t>240,84</t>
+  </si>
+  <si>
+    <t>301,07</t>
+  </si>
+  <si>
+    <t>147,89</t>
+  </si>
+  <si>
+    <t>167,89</t>
+  </si>
+  <si>
+    <t>203,66</t>
+  </si>
+  <si>
+    <t>235,81</t>
+  </si>
+  <si>
+    <t>268,55</t>
+  </si>
+  <si>
+    <t>335,70</t>
+  </si>
+  <si>
+    <t>199,38</t>
+  </si>
+  <si>
+    <t>247,21</t>
+  </si>
+  <si>
+    <t>258,95</t>
+  </si>
+  <si>
+    <t>310,86</t>
+  </si>
+  <si>
+    <t>386,29</t>
+  </si>
+  <si>
+    <t>209,04</t>
+  </si>
+  <si>
+    <t>248,66</t>
+  </si>
+  <si>
+    <t>278,68</t>
+  </si>
+  <si>
+    <t>312,99</t>
+  </si>
+  <si>
+    <t>366,57</t>
+  </si>
+  <si>
+    <t>455,54</t>
+  </si>
+  <si>
+    <t>259,77</t>
+  </si>
+  <si>
+    <t>309,04</t>
+  </si>
+  <si>
+    <t>346,31</t>
+  </si>
+  <si>
+    <t>388,96</t>
+  </si>
+  <si>
+    <t>569,43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>