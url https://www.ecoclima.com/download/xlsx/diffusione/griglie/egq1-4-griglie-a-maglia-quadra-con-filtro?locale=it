--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>EGQ1 4 GRIGLIE A MAGLIA QUADRA CON FILTRO</t>
   </si>
   <si>
     <t>Listino Prezzi EGQ1</t>
   </si>
   <si>
     <t>Nota: verniciato bianco RAL 9016 + 20%.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>54,78</t>
   </si>
   <si>
     <t>62,68</t>
   </si>
   <si>
     <t>75,00</t>
   </si>
   <si>
     <t>92,00</t>
   </si>
   <si>
     <t>105,42</t>
   </si>
   <si>
     <t>120,93</t>
   </si>
   <si>
     <t>150,28</t>
   </si>
   <si>
     <t>63,04</t>
   </si>