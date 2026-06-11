--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -38,645 +38,645 @@
   <si>
     <t>EGQR GRIGLIE A MAGLIA QUADRA CON CORNICE DA 15 MM</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>EGQR</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>17,00</t>
-[...17 lines deleted...]
-    <t>24,61</t>
+    <t>17,68</t>
+  </si>
+  <si>
+    <t>20,31</t>
+  </si>
+  <si>
+    <t>22,98</t>
+  </si>
+  <si>
+    <t>29,23</t>
+  </si>
+  <si>
+    <t>33,62</t>
+  </si>
+  <si>
+    <t>21,20</t>
+  </si>
+  <si>
+    <t>25,59</t>
+  </si>
+  <si>
+    <t>30,95</t>
+  </si>
+  <si>
+    <t>37,11</t>
+  </si>
+  <si>
+    <t>43,34</t>
+  </si>
+  <si>
+    <t>24,75</t>
+  </si>
+  <si>
+    <t>31,82</t>
+  </si>
+  <si>
+    <t>39,75</t>
+  </si>
+  <si>
+    <t>46,90</t>
+  </si>
+  <si>
+    <t>53,03</t>
+  </si>
+  <si>
+    <t>42,43</t>
+  </si>
+  <si>
+    <t>60,10</t>
+  </si>
+  <si>
+    <t>73,38</t>
+  </si>
+  <si>
+    <t>66,30</t>
+  </si>
+  <si>
+    <t>78,66</t>
+  </si>
+  <si>
+    <t>92,85</t>
+  </si>
+  <si>
+    <t>95,48</t>
+  </si>
+  <si>
+    <t>115,80</t>
+  </si>
+  <si>
+    <t>132,60</t>
+  </si>
+  <si>
+    <t>Listino Prezzi (continua)</t>
+  </si>
+  <si>
+    <t>SC - Serranda</t>
+  </si>
+  <si>
+    <t>14,15</t>
+  </si>
+  <si>
+    <t>15,41</t>
+  </si>
+  <si>
+    <t>18,44</t>
+  </si>
+  <si>
+    <t>22,01</t>
+  </si>
+  <si>
+    <t>25,18</t>
+  </si>
+  <si>
+    <t>15,61</t>
+  </si>
+  <si>
+    <t>18,06</t>
+  </si>
+  <si>
+    <t>21,28</t>
+  </si>
+  <si>
+    <t>24,64</t>
+  </si>
+  <si>
+    <t>28,08</t>
+  </si>
+  <si>
+    <t>17,10</t>
+  </si>
+  <si>
+    <t>23,98</t>
+  </si>
+  <si>
+    <t>26,32</t>
+  </si>
+  <si>
+    <t>30,92</t>
+  </si>
+  <si>
+    <t>35,62</t>
   </si>
   <si>
     <t>29,76</t>
   </si>
   <si>
-    <t>35,68</t>
-[...125 lines deleted...]
-    <t>78,28</t>
+    <t>36,84</t>
+  </si>
+  <si>
+    <t>40,56</t>
+  </si>
+  <si>
+    <t>44,34</t>
+  </si>
+  <si>
+    <t>42,19</t>
+  </si>
+  <si>
+    <t>50,96</t>
+  </si>
+  <si>
+    <t>54,78</t>
+  </si>
+  <si>
+    <t>65,57</t>
+  </si>
+  <si>
+    <t>68,36</t>
+  </si>
+  <si>
+    <t>81,41</t>
   </si>
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
     <t>Stacco Superiore</t>
   </si>
   <si>
     <t>Stacco Laterale</t>
   </si>
   <si>
     <t>EPZR - Plenum Zincato</t>
   </si>
   <si>
     <t>EPIR - Plenum Isolato</t>
   </si>
   <si>
     <t>L x H</t>
   </si>
   <si>
     <t>L1 x H1</t>
   </si>
   <si>
     <t>200x100</t>
   </si>
   <si>
     <t>195x95</t>
   </si>
   <si>
-    <t>29,94</t>
-[...2 lines deleted...]
-    <t>41,70</t>
+    <t>31,14</t>
+  </si>
+  <si>
+    <t>43,37</t>
   </si>
   <si>
     <t>500x200</t>
   </si>
   <si>
     <t>495x195</t>
   </si>
   <si>
-    <t>50,07</t>
-[...8 lines deleted...]
-    <t>67,29</t>
+    <t>52,07</t>
+  </si>
+  <si>
+    <t>68,74</t>
+  </si>
+  <si>
+    <t>57,27</t>
+  </si>
+  <si>
+    <t>69,98</t>
   </si>
   <si>
     <t>300x100</t>
   </si>
   <si>
     <t>295x95</t>
   </si>
   <si>
-    <t>32,40</t>
-[...2 lines deleted...]
-    <t>44,96</t>
+    <t>33,70</t>
+  </si>
+  <si>
+    <t>46,76</t>
   </si>
   <si>
     <t>600x200</t>
   </si>
   <si>
     <t>595x195</t>
   </si>
   <si>
-    <t>63,10</t>
-[...8 lines deleted...]
-    <t>88,54</t>
+    <t>65,62</t>
+  </si>
+  <si>
+    <t>83,73</t>
+  </si>
+  <si>
+    <t>72,18</t>
+  </si>
+  <si>
+    <t>92,08</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
     <t>395x95</t>
   </si>
   <si>
-    <t>42,12</t>
-[...2 lines deleted...]
-    <t>55,80</t>
+    <t>43,80</t>
+  </si>
+  <si>
+    <t>58,03</t>
   </si>
   <si>
     <t>300x300</t>
   </si>
   <si>
     <t>295x295</t>
   </si>
   <si>
-    <t>40,35</t>
-[...8 lines deleted...]
-    <t>60,76</t>
+    <t>41,96</t>
+  </si>
+  <si>
+    <t>57,60</t>
+  </si>
+  <si>
+    <t>46,17</t>
+  </si>
+  <si>
+    <t>63,19</t>
   </si>
   <si>
     <t>500x100</t>
   </si>
   <si>
     <t>495x95</t>
   </si>
   <si>
-    <t>44,58</t>
-[...2 lines deleted...]
-    <t>59,14</t>
+    <t>46,36</t>
+  </si>
+  <si>
+    <t>61,51</t>
   </si>
   <si>
     <t>400x300</t>
   </si>
   <si>
     <t>395x295</t>
   </si>
   <si>
-    <t>71,59</t>
-[...5 lines deleted...]
-    <t>78,70</t>
+    <t>74,45</t>
+  </si>
+  <si>
+    <t>62,98</t>
+  </si>
+  <si>
+    <t>81,85</t>
   </si>
   <si>
     <t>600x100</t>
   </si>
   <si>
     <t>595x95</t>
   </si>
   <si>
-    <t>47,04</t>
-[...2 lines deleted...]
-    <t>62,45</t>
+    <t>48,92</t>
+  </si>
+  <si>
+    <t>64,95</t>
   </si>
   <si>
     <t>500x300</t>
   </si>
   <si>
     <t>495x295</t>
   </si>
   <si>
-    <t>58,41</t>
-[...8 lines deleted...]
-    <t>87,43</t>
+    <t>60,75</t>
+  </si>
+  <si>
+    <t>79,09</t>
+  </si>
+  <si>
+    <t>69,86</t>
+  </si>
+  <si>
+    <t>90,93</t>
   </si>
   <si>
     <t>200x150</t>
   </si>
   <si>
     <t>195x145</t>
   </si>
   <si>
-    <t>32,01</t>
-[...8 lines deleted...]
-    <t>48,65</t>
+    <t>33,29</t>
+  </si>
+  <si>
+    <t>46,04</t>
+  </si>
+  <si>
+    <t>36,61</t>
+  </si>
+  <si>
+    <t>50,60</t>
   </si>
   <si>
     <t>600x300</t>
   </si>
   <si>
     <t>595x295</t>
   </si>
   <si>
-    <t>68,40</t>
-[...5 lines deleted...]
-    <t>96,19</t>
+    <t>71,14</t>
+  </si>
+  <si>
+    <t>78,25</t>
+  </si>
+  <si>
+    <t>100,04</t>
   </si>
   <si>
     <t>300x150</t>
   </si>
   <si>
     <t>295x145</t>
   </si>
   <si>
-    <t>34,70</t>
-[...8 lines deleted...]
-    <t>52,61</t>
+    <t>36,09</t>
+  </si>
+  <si>
+    <t>49,80</t>
+  </si>
+  <si>
+    <t>39,29</t>
+  </si>
+  <si>
+    <t>54,71</t>
   </si>
   <si>
     <t>400x400</t>
   </si>
   <si>
     <t>395x395</t>
   </si>
   <si>
-    <t>77,70</t>
-[...5 lines deleted...]
-    <t>96,96</t>
+    <t>80,81</t>
+  </si>
+  <si>
+    <t>72,42</t>
+  </si>
+  <si>
+    <t>100,84</t>
   </si>
   <si>
     <t>400x150</t>
   </si>
   <si>
     <t>395x145</t>
   </si>
   <si>
-    <t>37,39</t>
-[...8 lines deleted...]
-    <t>56,57</t>
+    <t>38,89</t>
+  </si>
+  <si>
+    <t>53,52</t>
+  </si>
+  <si>
+    <t>42,76</t>
+  </si>
+  <si>
+    <t>58,83</t>
   </si>
   <si>
     <t>500x400</t>
   </si>
   <si>
     <t>495x395</t>
   </si>
   <si>
-    <t>67,63</t>
-[...8 lines deleted...]
-    <t>104,45</t>
+    <t>70,34</t>
+  </si>
+  <si>
+    <t>86,09</t>
+  </si>
+  <si>
+    <t>79,65</t>
+  </si>
+  <si>
+    <t>108,63</t>
   </si>
   <si>
     <t>500x150</t>
   </si>
   <si>
     <t>495x145</t>
   </si>
   <si>
-    <t>47,31</t>
-[...8 lines deleted...]
-    <t>68,79</t>
+    <t>49,20</t>
+  </si>
+  <si>
+    <t>65,10</t>
+  </si>
+  <si>
+    <t>54,11</t>
+  </si>
+  <si>
+    <t>71,54</t>
   </si>
   <si>
     <t>600x400</t>
   </si>
   <si>
     <t>595x395</t>
   </si>
   <si>
-    <t>81,78</t>
-[...8 lines deleted...]
-    <t>119,13</t>
+    <t>85,05</t>
+  </si>
+  <si>
+    <t>112,62</t>
+  </si>
+  <si>
+    <t>97,79</t>
+  </si>
+  <si>
+    <t>123,90</t>
   </si>
   <si>
     <t>600x150</t>
   </si>
   <si>
     <t>595x145</t>
   </si>
   <si>
-    <t>50,00</t>
-[...8 lines deleted...]
-    <t>72,75</t>
+    <t>52,00</t>
+  </si>
+  <si>
+    <t>68,82</t>
+  </si>
+  <si>
+    <t>57,19</t>
+  </si>
+  <si>
+    <t>75,66</t>
   </si>
   <si>
     <t>500x500</t>
   </si>
   <si>
     <t>495x495</t>
   </si>
   <si>
-    <t>80,16</t>
-[...8 lines deleted...]
-    <t>134,23</t>
+    <t>83,37</t>
+  </si>
+  <si>
+    <t>104,40</t>
+  </si>
+  <si>
+    <t>97,64</t>
+  </si>
+  <si>
+    <t>139,60</t>
   </si>
   <si>
     <t>200x200</t>
   </si>
   <si>
     <t>195x195</t>
   </si>
   <si>
-    <t>33,47</t>
-[...8 lines deleted...]
-    <t>50,80</t>
+    <t>34,81</t>
+  </si>
+  <si>
+    <t>48,04</t>
+  </si>
+  <si>
+    <t>38,28</t>
+  </si>
+  <si>
+    <t>52,83</t>
   </si>
   <si>
     <t>580x580</t>
   </si>
   <si>
     <t>575x575</t>
   </si>
   <si>
-    <t>108,37</t>
-[...5 lines deleted...]
-    <t>124,62</t>
+    <t>112,70</t>
+  </si>
+  <si>
+    <t>95,84</t>
+  </si>
+  <si>
+    <t>129,60</t>
   </si>
   <si>
     <t>300x200</t>
   </si>
   <si>
     <t>295x195</t>
   </si>
   <si>
-    <t>37,01</t>
-[...5 lines deleted...]
-    <t>40,70</t>
+    <t>38,49</t>
+  </si>
+  <si>
+    <t>52,76</t>
+  </si>
+  <si>
+    <t>42,33</t>
   </si>
   <si>
     <t>600x500</t>
   </si>
   <si>
     <t>595x495</t>
   </si>
   <si>
-    <t>86,43</t>
-[...8 lines deleted...]
-    <t>130,89</t>
+    <t>89,89</t>
+  </si>
+  <si>
+    <t>119,17</t>
+  </si>
+  <si>
+    <t>103,36</t>
+  </si>
+  <si>
+    <t>136,13</t>
   </si>
   <si>
     <t>400x200</t>
   </si>
   <si>
     <t>395x195</t>
   </si>
   <si>
-    <t>39,89</t>
-[...8 lines deleted...]
-    <t>60,06</t>
+    <t>41,49</t>
+  </si>
+  <si>
+    <t>56,84</t>
+  </si>
+  <si>
+    <t>45,60</t>
+  </si>
+  <si>
+    <t>62,46</t>
   </si>
   <si>
     <t>600x600</t>
   </si>
   <si>
     <t>595x595</t>
   </si>
   <si>
-    <t>102,68</t>
-[...8 lines deleted...]
-    <t>173,39</t>
+    <t>106,79</t>
+  </si>
+  <si>
+    <t>141,12</t>
+  </si>
+  <si>
+    <t>122,77</t>
+  </si>
+  <si>
+    <t>180,33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>