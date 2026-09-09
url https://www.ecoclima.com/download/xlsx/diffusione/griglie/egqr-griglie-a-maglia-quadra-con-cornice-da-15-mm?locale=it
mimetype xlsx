--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>EGQR GRIGLIE A MAGLIA QUADRA CON CORNICE DA 15 MM</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>EGQR</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>17,68</t>
   </si>
   <si>
     <t>20,31</t>
   </si>
   <si>
     <t>22,98</t>
   </si>
   <si>
     <t>29,23</t>
   </si>
   <si>
     <t>33,62</t>
   </si>
   <si>
     <t>21,20</t>
   </si>
   <si>
     <t>25,59</t>
   </si>
   <si>
     <t>30,95</t>
   </si>