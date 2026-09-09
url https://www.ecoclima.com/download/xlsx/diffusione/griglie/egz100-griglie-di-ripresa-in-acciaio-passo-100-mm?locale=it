--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>EGZ100 GRIGLIE DI RIPRESA IN ACCIAIO PASSO 100 MM</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Note: </t>
   </si>
   <si>
     <t>EGZ100</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>106,38</t>
   </si>
   <si>
     <t>124,66</t>
   </si>
   <si>
     <t>142,95</t>
   </si>
   <si>
     <t>159,01</t>
   </si>
   <si>
     <t>177,27</t>
   </si>
   <si>
     <t>194,47</t>
   </si>
   <si>
     <t>212,74</t>
   </si>
   <si>
     <t>229,89</t>
   </si>