--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>EGZ50 GRIGLIE DI RIPRESA IN ACCIAIO PASSO 50 MM</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Note: </t>
   </si>
   <si>
     <t>EGZ50</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>81,18</t>
   </si>
   <si>
     <t>86,92</t>
   </si>
   <si>
     <t>92,62</t>
   </si>
   <si>
     <t>98,36</t>
   </si>
   <si>
     <t>106,11</t>
   </si>
   <si>
     <t>114,70</t>
   </si>
   <si>
     <t>127,88</t>
   </si>
   <si>
     <t>136,43</t>
   </si>