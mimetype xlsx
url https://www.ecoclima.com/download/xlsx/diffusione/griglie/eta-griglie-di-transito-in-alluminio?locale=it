--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -41,180 +41,180 @@
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Nota: verniciato bianco RAL 9016 + 20%.</t>
   </si>
   <si>
     <t>Dimensioni LxH</t>
   </si>
   <si>
     <t>ETA1</t>
   </si>
   <si>
     <t>ETA2</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>300x100</t>
   </si>
   <si>
-    <t>37,97</t>
-[...2 lines deleted...]
-    <t>26,57</t>
+    <t>39,49</t>
+  </si>
+  <si>
+    <t>27,63</t>
   </si>
   <si>
     <t>400x200</t>
   </si>
   <si>
-    <t>62,64</t>
-[...2 lines deleted...]
-    <t>44,60</t>
+    <t>65,15</t>
+  </si>
+  <si>
+    <t>46,38</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
-    <t>43,68</t>
-[...2 lines deleted...]
-    <t>30,39</t>
+    <t>45,43</t>
+  </si>
+  <si>
+    <t>31,61</t>
   </si>
   <si>
     <t>500x200</t>
   </si>
   <si>
-    <t>69,31</t>
-[...2 lines deleted...]
-    <t>48,42</t>
+    <t>72,08</t>
+  </si>
+  <si>
+    <t>50,36</t>
   </si>
   <si>
     <t>500x100</t>
   </si>
   <si>
-    <t>49,35</t>
-[...2 lines deleted...]
-    <t>34,16</t>
+    <t>51,32</t>
+  </si>
+  <si>
+    <t>35,53</t>
   </si>
   <si>
     <t>600x200</t>
   </si>
   <si>
-    <t>77,82</t>
-[...2 lines deleted...]
-    <t>55,05</t>
+    <t>80,93</t>
+  </si>
+  <si>
+    <t>57,25</t>
   </si>
   <si>
     <t>600x100</t>
   </si>
   <si>
-    <t>56,02</t>
-[...2 lines deleted...]
-    <t>38,92</t>
+    <t>58,26</t>
+  </si>
+  <si>
+    <t>40,48</t>
   </si>
   <si>
     <t>300x300</t>
   </si>
   <si>
-    <t>67,42</t>
+    <t>70,12</t>
   </si>
   <si>
     <t>300x160</t>
   </si>
   <si>
     <t>400x300</t>
   </si>
   <si>
     <t>400x160</t>
   </si>
   <si>
     <t>500x300</t>
   </si>
   <si>
-    <t>88,29</t>
-[...2 lines deleted...]
-    <t>62,66</t>
+    <t>91,82</t>
+  </si>
+  <si>
+    <t>65,17</t>
   </si>
   <si>
     <t>500x160</t>
   </si>
   <si>
-    <t>60,73</t>
-[...2 lines deleted...]
-    <t>42,73</t>
+    <t>63,16</t>
+  </si>
+  <si>
+    <t>44,44</t>
   </si>
   <si>
     <t>600x300</t>
   </si>
   <si>
-    <t>98,71</t>
-[...2 lines deleted...]
-    <t>70,24</t>
+    <t>102,66</t>
+  </si>
+  <si>
+    <t>73,05</t>
   </si>
   <si>
     <t>600x160</t>
   </si>
   <si>
-    <t>65,53</t>
-[...2 lines deleted...]
-    <t>45,57</t>
+    <t>68,15</t>
+  </si>
+  <si>
+    <t>47,39</t>
   </si>
   <si>
     <t>600x400</t>
   </si>
   <si>
-    <t>131,62</t>
-[...2 lines deleted...]
-    <t>93,67</t>
+    <t>136,88</t>
+  </si>
+  <si>
+    <t>97,42</t>
   </si>
   <si>
     <t>300x200</t>
   </si>
   <si>
     <t>600x600</t>
   </si>
   <si>
-    <t>197,46</t>
-[...2 lines deleted...]
-    <t>140,51</t>
+    <t>205,36</t>
+  </si>
+  <si>
+    <t>146,13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>