--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>ETA GRIGLIE DI TRANSITO IN ALLUMINIO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Nota: verniciato bianco RAL 9016 + 20%.</t>
   </si>
   <si>
     <t>Dimensioni LxH</t>
   </si>
   <si>
     <t>ETA1</t>
   </si>
   <si>
     <t>ETA2</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>300x100</t>
   </si>
   <si>
     <t>39,49</t>
   </si>
   <si>
     <t>27,63</t>
   </si>
   <si>
     <t>400x200</t>
   </si>
   <si>
     <t>65,15</t>
   </si>
   <si>
     <t>46,38</t>
   </si>
   <si>
     <t>400x100</t>
   </si>
   <si>
     <t>45,43</t>
   </si>