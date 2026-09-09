--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -23,54 +23,54 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>ERDR REGOLATORE DI PORTATA IN ABS PER CANALE CIRCOLARE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Ø (mm)</t>
   </si>
   <si>
-    <t>Portata (m3/h)</t>
-[...2 lines deleted...]
-    <t>Euro</t>
+    <t>Portata m3/h</t>
+  </si>
+  <si>
+    <t>€</t>
   </si>
   <si>
     <t>15 - 50</t>
   </si>
   <si>
     <t>27,45</t>
   </si>
   <si>
     <t>32,75</t>
   </si>
   <si>
     <t>50 - 100</t>
   </si>
   <si>
     <t>36,97</t>
   </si>
   <si>
     <t>100 - 180</t>
   </si>
   <si>
     <t>55,97</t>
   </si>
   <si>
     <t>180 - 300</t>
   </si>
@@ -467,51 +467,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4:C28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:3" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:3">