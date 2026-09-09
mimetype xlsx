--- v0 (2026-06-11)
+++ v1 (2026-09-09)
@@ -38,51 +38,51 @@
   <si>
     <t>ERVC N REGOLATORI CIRCOLARI A PORTATA VARIABILE CON SERVOMOTORE LMV D3MP</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>ERVC-N - Segnale di controllo 2…10V</t>
   </si>
   <si>
     <t>ERVC-N Segnale di controllo 0…10V</t>
   </si>
   <si>
     <t>ERVC-N-I - Segnale di controllo 2…10V</t>
   </si>
   <si>
     <t>ERVC-N-I Segnale di controllo 0…10V</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>541,33</t>
   </si>
   <si>
     <t>541,33  </t>
   </si>
   <si>
     <t>572,89  </t>
   </si>
   <si>
     <t>554,86  </t>
   </si>
   <si>
     <t>587,93  </t>
   </si>
   <si>
     <t>568,38  </t>
   </si>
   <si>
     <t>605,97  </t>
   </si>
   <si>
     <t>586,42  </t>
   </si>