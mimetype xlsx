--- v0 (2026-06-11)
+++ v1 (2026-09-09)
@@ -38,51 +38,51 @@
   <si>
     <t>ERVR N REGOLATORI RETTANGOLARI A PORTATA VARIABILE CON SERVOMOTORE LMV D3MP</t>
   </si>
   <si>
     <t>Listino prezzi:</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>ERVR-N - Segnale di controllo 2...10V</t>
   </si>
   <si>
     <t>ERVR-N - Segnale di controllo 0…10V</t>
   </si>
   <si>
     <t>ERVR-N-I - Segnale di controllo 2…10V</t>
   </si>
   <si>
     <t>ERVR-N-I Segnale di controllo 0…10V</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>200x110</t>
   </si>
   <si>
     <t>638,27  </t>
   </si>
   <si>
     <t>738,56  </t>
   </si>
   <si>
     <t>400x110</t>
   </si>
   <si>
     <t>688,72  </t>
   </si>
   <si>
     <t>809,18  </t>
   </si>
   <si>
     <t>600x110</t>
   </si>
   <si>
     <t>739,16  </t>
   </si>