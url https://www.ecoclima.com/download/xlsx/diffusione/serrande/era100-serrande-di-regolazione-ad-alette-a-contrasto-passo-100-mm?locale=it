--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,732 +35,732 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>ERA100 SERRANDE DI REGOLAZIONE AD ALETTE A CONTRASTO PASSO 100 MM</t>
   </si>
   <si>
     <t>Listino Prezzi ERA100-P</t>
   </si>
   <si>
     <t>Tutte le dimensioni sono espresse in mm.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>54,38</t>
-[...20 lines deleted...]
-    <t>72,50</t>
+    <t>56,56</t>
+  </si>
+  <si>
+    <t>61,29</t>
+  </si>
+  <si>
+    <t>70,71</t>
+  </si>
+  <si>
+    <t>80,13</t>
+  </si>
+  <si>
+    <t>89,58</t>
+  </si>
+  <si>
+    <t>99,00</t>
+  </si>
+  <si>
+    <t>108,42</t>
+  </si>
+  <si>
+    <t>75,40</t>
+  </si>
+  <si>
+    <t>122,55</t>
+  </si>
+  <si>
+    <t>131,98</t>
+  </si>
+  <si>
+    <t>141,40</t>
+  </si>
+  <si>
+    <t>136,71</t>
+  </si>
+  <si>
+    <t>150,82</t>
+  </si>
+  <si>
+    <t>164,98</t>
+  </si>
+  <si>
+    <t>179,11</t>
   </si>
   <si>
     <t>117,84</t>
   </si>
   <si>
-    <t>126,90</t>
-[...44 lines deleted...]
-    <t>217,54</t>
+    <t>146,13</t>
+  </si>
+  <si>
+    <t>197,95</t>
+  </si>
+  <si>
+    <t>212,11</t>
+  </si>
+  <si>
+    <t>160,26</t>
+  </si>
+  <si>
+    <t>230,95</t>
+  </si>
+  <si>
+    <t>249,82</t>
+  </si>
+  <si>
+    <t>183,84</t>
+  </si>
+  <si>
+    <t>202,69</t>
+  </si>
+  <si>
+    <t>226,24</t>
+  </si>
+  <si>
+    <t>245,09</t>
+  </si>
+  <si>
+    <t>263,94</t>
+  </si>
+  <si>
+    <t>282,82</t>
+  </si>
+  <si>
+    <t>207,38</t>
+  </si>
+  <si>
+    <t>273,36</t>
+  </si>
+  <si>
+    <t>296,95</t>
+  </si>
+  <si>
+    <t>320,52</t>
+  </si>
+  <si>
+    <t>254,51</t>
+  </si>
+  <si>
+    <t>278,11</t>
+  </si>
+  <si>
+    <t>301,66</t>
+  </si>
+  <si>
+    <t>329,94</t>
+  </si>
+  <si>
+    <t>353,52</t>
+  </si>
+  <si>
+    <t>306,39</t>
+  </si>
+  <si>
+    <t>334,66</t>
+  </si>
+  <si>
+    <t>362,94</t>
+  </si>
+  <si>
+    <t>386,50</t>
+  </si>
+  <si>
+    <t>367,65</t>
+  </si>
+  <si>
+    <t>395,92</t>
+  </si>
+  <si>
+    <t>424,21</t>
+  </si>
+  <si>
+    <t>268,66</t>
+  </si>
+  <si>
+    <t>428,92</t>
+  </si>
+  <si>
+    <t>457,20</t>
+  </si>
+  <si>
+    <t>292,24</t>
+  </si>
+  <si>
+    <t>325,24</t>
+  </si>
+  <si>
+    <t>358,23</t>
+  </si>
+  <si>
+    <t>391,23</t>
+  </si>
+  <si>
+    <t>494,94</t>
+  </si>
+  <si>
+    <t>311,08</t>
+  </si>
+  <si>
+    <t>344,08</t>
+  </si>
+  <si>
+    <t>381,80</t>
+  </si>
+  <si>
+    <t>419,49</t>
+  </si>
+  <si>
+    <t>490,20</t>
+  </si>
+  <si>
+    <t>527,91</t>
+  </si>
+  <si>
+    <t>372,37</t>
+  </si>
+  <si>
+    <t>410,07</t>
+  </si>
+  <si>
+    <t>447,78</t>
+  </si>
+  <si>
+    <t>570,34</t>
+  </si>
+  <si>
+    <t>C-ERA-1 - Comando Manuale</t>
+  </si>
+  <si>
+    <t>21,37</t>
+  </si>
+  <si>
+    <t>127,29</t>
+  </si>
+  <si>
+    <t>169,69</t>
+  </si>
+  <si>
+    <t>174,40</t>
+  </si>
+  <si>
+    <t>155,55</t>
+  </si>
+  <si>
+    <t>188,53</t>
+  </si>
+  <si>
+    <t>221,53</t>
+  </si>
+  <si>
+    <t>193,26</t>
   </si>
   <si>
     <t>235,66</t>
   </si>
   <si>
-    <t>253,79</t>
-[...194 lines deleted...]
-    <t>521,20</t>
+    <t>287,53</t>
+  </si>
+  <si>
+    <t>315,82</t>
+  </si>
+  <si>
+    <t>400,65</t>
+  </si>
+  <si>
+    <t>438,36</t>
+  </si>
+  <si>
+    <t>339,37</t>
+  </si>
+  <si>
+    <t>471,36</t>
+  </si>
+  <si>
+    <t>513,78</t>
+  </si>
+  <si>
+    <t>377,07</t>
+  </si>
+  <si>
+    <t>405,36</t>
+  </si>
+  <si>
+    <t>452,47</t>
+  </si>
+  <si>
+    <t>523,20</t>
+  </si>
+  <si>
+    <t>546,76</t>
+  </si>
+  <si>
+    <t>414,78</t>
+  </si>
+  <si>
+    <t>443,05</t>
+  </si>
+  <si>
+    <t>499,63</t>
+  </si>
+  <si>
+    <t>575,03</t>
+  </si>
+  <si>
+    <t>598,60</t>
+  </si>
+  <si>
+    <t>626,89</t>
+  </si>
+  <si>
+    <t>480,78</t>
+  </si>
+  <si>
+    <t>542,05</t>
+  </si>
+  <si>
+    <t>655,18</t>
+  </si>
+  <si>
+    <t>683,47</t>
+  </si>
+  <si>
+    <t>556,18</t>
+  </si>
+  <si>
+    <t>584,45</t>
+  </si>
+  <si>
+    <t>678,74</t>
+  </si>
+  <si>
+    <t>707,00</t>
+  </si>
+  <si>
+    <t>735,29</t>
+  </si>
+  <si>
+    <t>560,91</t>
+  </si>
+  <si>
+    <t>593,89</t>
+  </si>
+  <si>
+    <t>730,58</t>
+  </si>
+  <si>
+    <t>763,56</t>
+  </si>
+  <si>
+    <t>791,85</t>
+  </si>
+  <si>
+    <t>565,60</t>
+  </si>
+  <si>
+    <t>603,31</t>
+  </si>
+  <si>
+    <t>636,31</t>
+  </si>
+  <si>
+    <t>674,02</t>
+  </si>
+  <si>
+    <t>787,13</t>
+  </si>
+  <si>
+    <t>815,42</t>
+  </si>
+  <si>
+    <t>848,42</t>
+  </si>
+  <si>
+    <t>608,03</t>
+  </si>
+  <si>
+    <t>645,74</t>
+  </si>
+  <si>
+    <t>716,45</t>
+  </si>
+  <si>
+    <t>838,98</t>
+  </si>
+  <si>
+    <t>872,00</t>
+  </si>
+  <si>
+    <t>904,98</t>
+  </si>
+  <si>
+    <t>Listino Prezzi ERA100-C</t>
+  </si>
+  <si>
+    <t>83,97</t>
+  </si>
+  <si>
+    <t>89,06</t>
+  </si>
+  <si>
+    <t>99,28</t>
+  </si>
+  <si>
+    <t>109,44</t>
+  </si>
+  <si>
+    <t>119,66</t>
+  </si>
+  <si>
+    <t>129,88</t>
+  </si>
+  <si>
+    <t>140,10</t>
+  </si>
+  <si>
+    <t>104,36</t>
+  </si>
+  <si>
+    <t>155,40</t>
+  </si>
+  <si>
+    <t>165,57</t>
+  </si>
+  <si>
+    <t>175,78</t>
+  </si>
+  <si>
+    <t>170,70</t>
+  </si>
+  <si>
+    <t>186,00</t>
+  </si>
+  <si>
+    <t>201,34</t>
+  </si>
+  <si>
+    <t>216,65</t>
+  </si>
+  <si>
+    <t>150,26</t>
+  </si>
+  <si>
+    <t>180,96</t>
+  </si>
+  <si>
+    <t>236,98</t>
+  </si>
+  <si>
+    <t>252,39</t>
+  </si>
+  <si>
+    <t>196,22</t>
+  </si>
+  <si>
+    <t>272,77</t>
+  </si>
+  <si>
+    <t>293,16</t>
+  </si>
+  <si>
+    <t>221,74</t>
+  </si>
+  <si>
+    <t>242,12</t>
+  </si>
+  <si>
+    <t>267,64</t>
+  </si>
+  <si>
+    <t>288,07</t>
+  </si>
+  <si>
+    <t>308,51</t>
+  </si>
+  <si>
+    <t>328,94</t>
+  </si>
+  <si>
+    <t>247,21</t>
+  </si>
+  <si>
+    <t>318,68</t>
+  </si>
+  <si>
+    <t>344,24</t>
+  </si>
+  <si>
+    <t>369,67</t>
+  </si>
+  <si>
+    <t>298,24</t>
+  </si>
+  <si>
+    <t>323,86</t>
+  </si>
+  <si>
+    <t>349,33</t>
+  </si>
+  <si>
+    <t>379,93</t>
+  </si>
+  <si>
+    <t>405,44</t>
+  </si>
+  <si>
+    <t>354,45</t>
+  </si>
+  <si>
+    <t>385,06</t>
+  </si>
+  <si>
+    <t>415,67</t>
+  </si>
+  <si>
+    <t>441,14</t>
+  </si>
+  <si>
+    <t>420,79</t>
+  </si>
+  <si>
+    <t>451,40</t>
+  </si>
+  <si>
+    <t>482,00</t>
+  </si>
+  <si>
+    <t>313,59</t>
+  </si>
+  <si>
+    <t>487,14</t>
+  </si>
+  <si>
+    <t>517,69</t>
+  </si>
+  <si>
+    <t>339,11</t>
+  </si>
+  <si>
+    <t>374,85</t>
+  </si>
+  <si>
+    <t>410,53</t>
+  </si>
+  <si>
+    <t>446,32</t>
+  </si>
+  <si>
+    <t>558,55</t>
+  </si>
+  <si>
+    <t>359,54</t>
+  </si>
+  <si>
+    <t>395,23</t>
+  </si>
+  <si>
+    <t>436,09</t>
+  </si>
+  <si>
+    <t>476,96</t>
+  </si>
+  <si>
+    <t>553,43</t>
+  </si>
+  <si>
+    <t>594,30</t>
+  </si>
+  <si>
+    <t>425,88</t>
+  </si>
+  <si>
+    <t>466,70</t>
+  </si>
+  <si>
+    <t>507,52</t>
+  </si>
+  <si>
+    <t>640,24</t>
+  </si>
+  <si>
+    <t>160,52</t>
+  </si>
+  <si>
+    <t>206,43</t>
+  </si>
+  <si>
+    <t>211,57</t>
+  </si>
+  <si>
+    <t>191,13</t>
+  </si>
+  <si>
+    <t>226,87</t>
+  </si>
+  <si>
+    <t>262,56</t>
+  </si>
+  <si>
+    <t>231,99</t>
+  </si>
+  <si>
+    <t>277,86</t>
+  </si>
+  <si>
+    <t>334,03</t>
+  </si>
+  <si>
+    <t>364,72</t>
+  </si>
+  <si>
+    <t>456,53</t>
+  </si>
+  <si>
+    <t>497,31</t>
+  </si>
+  <si>
+    <t>390,10</t>
+  </si>
+  <si>
+    <t>533,04</t>
+  </si>
+  <si>
+    <t>578,99</t>
+  </si>
+  <si>
+    <t>430,97</t>
+  </si>
+  <si>
+    <t>461,57</t>
+  </si>
+  <si>
+    <t>512,61</t>
+  </si>
+  <si>
+    <t>589,21</t>
+  </si>
+  <si>
+    <t>614,68</t>
+  </si>
+  <si>
+    <t>471,84</t>
+  </si>
+  <si>
+    <t>502,39</t>
+  </si>
+  <si>
+    <t>563,64</t>
+  </si>
+  <si>
+    <t>645,28</t>
+  </si>
+  <si>
+    <t>670,85</t>
+  </si>
+  <si>
+    <t>543,25</t>
+  </si>
+  <si>
+    <t>609,60</t>
+  </si>
+  <si>
+    <t>701,45</t>
+  </si>
+  <si>
+    <t>732,10</t>
+  </si>
+  <si>
+    <t>624,95</t>
+  </si>
+  <si>
+    <t>655,50</t>
+  </si>
+  <si>
+    <t>757,53</t>
+  </si>
+  <si>
+    <t>788,23</t>
   </si>
   <si>
     <t>629,98</t>
   </si>
   <si>
-    <t>657,18</t>
-[...401 lines deleted...]
-    <t>929,66</t>
+    <t>665,71</t>
+  </si>
+  <si>
+    <t>813,74</t>
+  </si>
+  <si>
+    <t>849,43</t>
+  </si>
+  <si>
+    <t>635,07</t>
+  </si>
+  <si>
+    <t>675,94</t>
+  </si>
+  <si>
+    <t>711,67</t>
+  </si>
+  <si>
+    <t>752,53</t>
+  </si>
+  <si>
+    <t>874,99</t>
+  </si>
+  <si>
+    <t>903,41</t>
+  </si>
+  <si>
+    <t>681,06</t>
+  </si>
+  <si>
+    <t>721,88</t>
+  </si>
+  <si>
+    <t>798,40</t>
+  </si>
+  <si>
+    <t>931,07</t>
+  </si>
+  <si>
+    <t>966,85</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>