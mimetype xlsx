--- v1 (2026-06-11)
+++ v2 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
   <si>
     <t>ERA100 SERRANDE DI REGOLAZIONE AD ALETTE A CONTRASTO PASSO 100 MM</t>
   </si>
   <si>
     <t>Listino Prezzi ERA100-P</t>
   </si>
   <si>
     <t>Tutte le dimensioni sono espresse in mm.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>56,56</t>
   </si>
   <si>
@@ -575,192 +575,303 @@
   <si>
     <t>436,09</t>
   </si>
   <si>
     <t>476,96</t>
   </si>
   <si>
     <t>553,43</t>
   </si>
   <si>
     <t>594,30</t>
   </si>
   <si>
     <t>425,88</t>
   </si>
   <si>
     <t>466,70</t>
   </si>
   <si>
     <t>507,52</t>
   </si>
   <si>
     <t>640,24</t>
   </si>
   <si>
-    <t>160,52</t>
+    <t>150,26  </t>
+  </si>
+  <si>
+    <t>160,52  </t>
+  </si>
+  <si>
+    <t>170,70  </t>
+  </si>
+  <si>
+    <t>180,96  </t>
+  </si>
+  <si>
+    <t>196,22  </t>
   </si>
   <si>
     <t>206,43</t>
   </si>
   <si>
-    <t>211,57</t>
-[...29 lines deleted...]
-    <t>390,10</t>
+    <t>211,57  </t>
+  </si>
+  <si>
+    <t>191,13  </t>
+  </si>
+  <si>
+    <t>201,34  </t>
+  </si>
+  <si>
+    <t>216,65  </t>
+  </si>
+  <si>
+    <t>226,87  </t>
+  </si>
+  <si>
+    <t>252,39  </t>
+  </si>
+  <si>
+    <t>262,56  </t>
+  </si>
+  <si>
+    <t>272,77  </t>
+  </si>
+  <si>
+    <t>231,99  </t>
+  </si>
+  <si>
+    <t>247,21  </t>
+  </si>
+  <si>
+    <t>277,86  </t>
+  </si>
+  <si>
+    <t>308,51  </t>
+  </si>
+  <si>
+    <t>323,86  </t>
+  </si>
+  <si>
+    <t>334,03  </t>
+  </si>
+  <si>
+    <t>288,07  </t>
+  </si>
+  <si>
+    <t>364,72  </t>
+  </si>
+  <si>
+    <t>379,93  </t>
+  </si>
+  <si>
+    <t>395,23  </t>
+  </si>
+  <si>
+    <t>313,59  </t>
+  </si>
+  <si>
+    <t>328,94  </t>
+  </si>
+  <si>
+    <t>349,33  </t>
+  </si>
+  <si>
+    <t>369,67  </t>
+  </si>
+  <si>
+    <t>441,14  </t>
+  </si>
+  <si>
+    <t>456,53  </t>
+  </si>
+  <si>
+    <t>354,45  </t>
+  </si>
+  <si>
+    <t>374,85  </t>
+  </si>
+  <si>
+    <t>420,79  </t>
+  </si>
+  <si>
+    <t>497,31  </t>
+  </si>
+  <si>
+    <t>517,69  </t>
+  </si>
+  <si>
+    <t>390,10  </t>
+  </si>
+  <si>
+    <t>415,67  </t>
+  </si>
+  <si>
+    <t>436,09  </t>
+  </si>
+  <si>
+    <t>466,70  </t>
   </si>
   <si>
     <t>533,04</t>
   </si>
   <si>
-    <t>578,99</t>
-[...8 lines deleted...]
-    <t>512,61</t>
+    <t>553,43  </t>
+  </si>
+  <si>
+    <t>578,99  </t>
+  </si>
+  <si>
+    <t>430,97  </t>
+  </si>
+  <si>
+    <t>461,57  </t>
+  </si>
+  <si>
+    <t>487,14  </t>
+  </si>
+  <si>
+    <t>512,61  </t>
   </si>
   <si>
     <t>589,21</t>
   </si>
   <si>
-    <t>614,68</t>
-[...8 lines deleted...]
-    <t>563,64</t>
+    <t>614,68  </t>
+  </si>
+  <si>
+    <t>640,24  </t>
+  </si>
+  <si>
+    <t>471,84  </t>
+  </si>
+  <si>
+    <t>502,39  </t>
+  </si>
+  <si>
+    <t>533,04  </t>
+  </si>
+  <si>
+    <t>563,64  </t>
   </si>
   <si>
     <t>645,28</t>
   </si>
   <si>
-    <t>670,85</t>
-[...68 lines deleted...]
-    <t>966,85</t>
+    <t>670,85  </t>
+  </si>
+  <si>
+    <t>701,45  </t>
+  </si>
+  <si>
+    <t>543,25  </t>
+  </si>
+  <si>
+    <t>609,60  </t>
+  </si>
+  <si>
+    <t>732,10  </t>
+  </si>
+  <si>
+    <t>762,70  </t>
+  </si>
+  <si>
+    <t>589,21  </t>
+  </si>
+  <si>
+    <t>624,95  </t>
+  </si>
+  <si>
+    <t>655,50  </t>
+  </si>
+  <si>
+    <t>757,53  </t>
+  </si>
+  <si>
+    <t>788,23  </t>
+  </si>
+  <si>
+    <t>818,82  </t>
+  </si>
+  <si>
+    <t>594,30  </t>
+  </si>
+  <si>
+    <t>629,98  </t>
+  </si>
+  <si>
+    <t>665,71  </t>
+  </si>
+  <si>
+    <t>813,74  </t>
+  </si>
+  <si>
+    <t>849,43  </t>
+  </si>
+  <si>
+    <t>880,08  </t>
+  </si>
+  <si>
+    <t>635,07  </t>
+  </si>
+  <si>
+    <t>675,94  </t>
+  </si>
+  <si>
+    <t>711,67  </t>
+  </si>
+  <si>
+    <t>752,53  </t>
+  </si>
+  <si>
+    <t>874,99  </t>
+  </si>
+  <si>
+    <t>903,41  </t>
+  </si>
+  <si>
+    <t>941,34  </t>
+  </si>
+  <si>
+    <t>681,06  </t>
+  </si>
+  <si>
+    <t>721,88  </t>
+  </si>
+  <si>
+    <t>798,40  </t>
+  </si>
+  <si>
+    <t>931,07  </t>
+  </si>
+  <si>
+    <t>966,85  </t>
+  </si>
+  <si>
+    <t>1.002,54  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -1118,57 +1229,57 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A67" sqref="A67:H83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3"/>
@@ -2538,407 +2649,407 @@
       </c>
       <c r="C69" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="3">
         <v>210</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>140</v>
+        <v>187</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>136</v>
+        <v>189</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>141</v>
+        <v>190</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>144</v>
+        <v>191</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="3">
         <v>310</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>138</v>
+        <v>195</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>139</v>
+        <v>196</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>143</v>
+        <v>198</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>145</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="3">
         <v>410</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>153</v>
+        <v>202</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>151</v>
+        <v>204</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>158</v>
+        <v>205</v>
       </c>
       <c r="H72" s="3" t="s">
-        <v>195</v>
+        <v>206</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="3">
         <v>510</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>145</v>
+        <v>200</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>150</v>
+        <v>207</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>151</v>
+        <v>204</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>158</v>
+        <v>205</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>160</v>
+        <v>209</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>178</v>
+        <v>210</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="3">
         <v>610</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>169</v>
+        <v>211</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>152</v>
+        <v>212</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>159</v>
+        <v>213</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>156</v>
+        <v>214</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>166</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="3">
         <v>710</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>162</v>
+        <v>217</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>173</v>
+        <v>218</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>178</v>
+        <v>210</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>166</v>
+        <v>219</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>180</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>198</v>
+        <v>220</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>171</v>
+        <v>221</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="3">
         <v>810</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>199</v>
+        <v>222</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>164</v>
+        <v>223</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>179</v>
+        <v>224</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>184</v>
+        <v>225</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>200</v>
+        <v>226</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>181</v>
+        <v>227</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>201</v>
+        <v>228</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="3">
         <v>910</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>202</v>
+        <v>229</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>170</v>
+        <v>231</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>204</v>
+        <v>232</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>205</v>
+        <v>233</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>206</v>
+        <v>234</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>186</v>
+        <v>235</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="3">
         <v>1010</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>207</v>
+        <v>236</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>208</v>
+        <v>237</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>200</v>
+        <v>238</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>209</v>
+        <v>239</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>210</v>
+        <v>240</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>149</v>
+        <v>242</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="3">
         <v>1110</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>204</v>
+        <v>232</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>212</v>
+        <v>243</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>201</v>
+        <v>228</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>213</v>
+        <v>244</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>215</v>
+        <v>245</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>150</v>
+        <v>246</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="3">
         <v>1210</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>181</v>
+        <v>227</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>205</v>
+        <v>247</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>216</v>
+        <v>248</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>217</v>
+        <v>249</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>218</v>
+        <v>250</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>219</v>
+        <v>251</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>169</v>
+        <v>252</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="3">
         <v>1310</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>182</v>
+        <v>253</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>220</v>
+        <v>254</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>221</v>
+        <v>255</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>222</v>
+        <v>256</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>223</v>
+        <v>257</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>172</v>
+        <v>258</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="3">
         <v>1410</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>224</v>
+        <v>259</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>225</v>
+        <v>260</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>226</v>
+        <v>261</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>227</v>
+        <v>262</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>228</v>
+        <v>263</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>229</v>
+        <v>264</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>177</v>
+        <v>265</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="3">
         <v>1510</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>230</v>
+        <v>266</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>231</v>
+        <v>267</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>218</v>
+        <v>250</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>232</v>
+        <v>268</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>233</v>
+        <v>269</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>234</v>
+        <v>270</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>160</v>
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A25:H25"/>
     <mergeCell ref="A46:H46"/>
     <mergeCell ref="A66:H66"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="B26:H26"/>
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A47:A48"/>
     <mergeCell ref="B47:H47"/>
     <mergeCell ref="A67:A68"/>
     <mergeCell ref="B67:H67"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>