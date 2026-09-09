--- v2 (2026-07-26)
+++ v3 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
   <si>
     <t>ERA100 SERRANDE DI REGOLAZIONE AD ALETTE A CONTRASTO PASSO 100 MM</t>
   </si>
   <si>
     <t>Listino Prezzi ERA100-P</t>
   </si>
   <si>
     <t>Tutte le dimensioni sono espresse in mm.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>56,56</t>
   </si>
   <si>
     <t>61,29</t>
   </si>
   <si>
     <t>70,71</t>
   </si>
   <si>
     <t>80,13</t>
   </si>
   <si>
     <t>89,58</t>
   </si>
   <si>
     <t>99,00</t>
   </si>
   <si>
     <t>108,42</t>
   </si>
   <si>
     <t>75,40</t>
   </si>