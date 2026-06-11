--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,189 +35,189 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>ERA50 SERRANDE DI REGOLAZIONE AD ALETTE A CONTRASTO PASSO 50</t>
   </si>
   <si>
     <t>Listino Prezzi ERA50-P</t>
   </si>
   <si>
     <t>L: base.H: altezza.Tutte le dimensioni sono espresse in mm.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>37,72</t>
-[...59 lines deleted...]
-    <t>148,69</t>
+    <t>39,23</t>
+  </si>
+  <si>
+    <t>43,86</t>
+  </si>
+  <si>
+    <t>49,65</t>
+  </si>
+  <si>
+    <t>55,39</t>
+  </si>
+  <si>
+    <t>69,24</t>
+  </si>
+  <si>
+    <t>80,79</t>
+  </si>
+  <si>
+    <t>60,02</t>
+  </si>
+  <si>
+    <t>66,93</t>
+  </si>
+  <si>
+    <t>76,16</t>
+  </si>
+  <si>
+    <t>83,08</t>
+  </si>
+  <si>
+    <t>92,33</t>
+  </si>
+  <si>
+    <t>78,48</t>
+  </si>
+  <si>
+    <t>87,72</t>
+  </si>
+  <si>
+    <t>96,95</t>
+  </si>
+  <si>
+    <t>106,17</t>
+  </si>
+  <si>
+    <t>103,84</t>
+  </si>
+  <si>
+    <t>115,41</t>
+  </si>
+  <si>
+    <t>124,65</t>
+  </si>
+  <si>
+    <t>126,93</t>
+  </si>
+  <si>
+    <t>136,18</t>
+  </si>
+  <si>
+    <t>154,64</t>
   </si>
   <si>
     <t>C-ERA - Comando Manuale</t>
   </si>
   <si>
-    <t>20,55</t>
+    <t>21,37</t>
   </si>
   <si>
     <t>Listino prezzi ERA50-C</t>
   </si>
   <si>
-    <t>60,64</t>
-[...65 lines deleted...]
-    <t>177,90</t>
+    <t>63,07</t>
+  </si>
+  <si>
+    <t>67,97</t>
+  </si>
+  <si>
+    <t>74,08</t>
+  </si>
+  <si>
+    <t>80,23</t>
+  </si>
+  <si>
+    <t>94,85</t>
+  </si>
+  <si>
+    <t>107,02</t>
+  </si>
+  <si>
+    <t>68,02</t>
+  </si>
+  <si>
+    <t>85,08</t>
+  </si>
+  <si>
+    <t>92,39</t>
+  </si>
+  <si>
+    <t>102,08</t>
+  </si>
+  <si>
+    <t>109,42</t>
+  </si>
+  <si>
+    <t>119,18</t>
+  </si>
+  <si>
+    <t>104,54</t>
+  </si>
+  <si>
+    <t>114,33</t>
+  </si>
+  <si>
+    <t>124,08</t>
+  </si>
+  <si>
+    <t>133,85</t>
+  </si>
+  <si>
+    <t>102,12</t>
+  </si>
+  <si>
+    <t>131,35</t>
+  </si>
+  <si>
+    <t>143,56</t>
+  </si>
+  <si>
+    <t>153,37</t>
+  </si>
+  <si>
+    <t>155,78</t>
+  </si>
+  <si>
+    <t>165,50</t>
+  </si>
+  <si>
+    <t>185,02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>