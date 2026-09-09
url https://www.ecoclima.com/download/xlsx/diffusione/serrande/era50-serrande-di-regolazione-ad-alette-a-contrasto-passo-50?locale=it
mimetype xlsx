--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>ERA50 SERRANDE DI REGOLAZIONE AD ALETTE A CONTRASTO PASSO 50</t>
   </si>
   <si>
     <t>Listino Prezzi ERA50-P</t>
   </si>
   <si>
     <t>L: base.H: altezza.Tutte le dimensioni sono espresse in mm.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>39,23</t>
   </si>
   <si>
     <t>43,86</t>
   </si>
   <si>
     <t>49,65</t>
   </si>
   <si>
     <t>55,39</t>
   </si>
   <si>
     <t>69,24</t>
   </si>
   <si>
     <t>80,79</t>
   </si>
   <si>
     <t>60,02</t>
   </si>
   <si>
     <t>66,93</t>
   </si>