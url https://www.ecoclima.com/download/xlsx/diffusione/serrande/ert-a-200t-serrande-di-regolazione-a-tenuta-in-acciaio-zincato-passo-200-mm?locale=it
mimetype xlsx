--- v0 (2026-06-11)
+++ v1 (2026-09-09)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>ERT A 200T SERRANDE DI REGOLAZIONE A TENUTA IN ACCIAIO ZINCATO PASSO 200 MM</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>256,11  </t>
   </si>
   <si>
     <t>268,83  </t>
   </si>
   <si>
     <t>281,80  </t>
   </si>
   <si>
     <t>294,80  </t>
   </si>
   <si>
     <t>307,16  </t>
   </si>
   <si>
     <t>320,78  </t>
   </si>
   <si>
     <t>333,74  </t>
   </si>
   <si>
     <t>346,44  </t>
   </si>