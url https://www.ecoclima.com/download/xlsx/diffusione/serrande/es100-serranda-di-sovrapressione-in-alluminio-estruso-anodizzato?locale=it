--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -32,216 +32,216 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>ES100 SERRANDA DI SOVRAPRESSIONE IN ALLUMINIO ESTRUSO ANODIZZATO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>81,52</t>
-[...164 lines deleted...]
-    <t>375,67</t>
+    <t>84,78</t>
+  </si>
+  <si>
+    <t>102,14</t>
+  </si>
+  <si>
+    <t>119,79</t>
+  </si>
+  <si>
+    <t>137,16</t>
+  </si>
+  <si>
+    <t>154,51</t>
+  </si>
+  <si>
+    <t>172,20</t>
+  </si>
+  <si>
+    <t>189,28</t>
+  </si>
+  <si>
+    <t>224,00</t>
+  </si>
+  <si>
+    <t>97,42</t>
+  </si>
+  <si>
+    <t>116,24</t>
+  </si>
+  <si>
+    <t>134,45</t>
+  </si>
+  <si>
+    <t>152,96</t>
+  </si>
+  <si>
+    <t>171,46</t>
+  </si>
+  <si>
+    <t>189,99</t>
+  </si>
+  <si>
+    <t>208,21</t>
+  </si>
+  <si>
+    <t>244,92</t>
+  </si>
+  <si>
+    <t>110,07</t>
+  </si>
+  <si>
+    <t>130,04</t>
+  </si>
+  <si>
+    <t>149,38</t>
+  </si>
+  <si>
+    <t>168,74</t>
+  </si>
+  <si>
+    <t>188,70</t>
+  </si>
+  <si>
+    <t>207,75</t>
+  </si>
+  <si>
+    <t>226,80</t>
+  </si>
+  <si>
+    <t>265,53</t>
+  </si>
+  <si>
+    <t>123,35</t>
+  </si>
+  <si>
+    <t>144,13</t>
+  </si>
+  <si>
+    <t>164,33</t>
+  </si>
+  <si>
+    <t>184,55</t>
+  </si>
+  <si>
+    <t>205,62</t>
+  </si>
+  <si>
+    <t>225,52</t>
+  </si>
+  <si>
+    <t>245,45</t>
+  </si>
+  <si>
+    <t>286,45</t>
+  </si>
+  <si>
+    <t>136,01</t>
+  </si>
+  <si>
+    <t>157,94</t>
+  </si>
+  <si>
+    <t>178,99</t>
+  </si>
+  <si>
+    <t>200,04</t>
+  </si>
+  <si>
+    <t>222,26</t>
+  </si>
+  <si>
+    <t>243,63</t>
+  </si>
+  <si>
+    <t>264,37</t>
+  </si>
+  <si>
+    <t>307,37</t>
+  </si>
+  <si>
+    <t>161,91</t>
+  </si>
+  <si>
+    <t>186,13</t>
+  </si>
+  <si>
+    <t>208,87</t>
+  </si>
+  <si>
+    <t>231,63</t>
+  </si>
+  <si>
+    <t>255,85</t>
+  </si>
+  <si>
+    <t>279,19</t>
+  </si>
+  <si>
+    <t>301,62</t>
+  </si>
+  <si>
+    <t>348,89</t>
+  </si>
+  <si>
+    <t>187,82</t>
+  </si>
+  <si>
+    <t>214,05</t>
+  </si>
+  <si>
+    <t>238,48</t>
+  </si>
+  <si>
+    <t>263,20</t>
+  </si>
+  <si>
+    <t>289,40</t>
+  </si>
+  <si>
+    <t>315,02</t>
+  </si>
+  <si>
+    <t>339,18</t>
+  </si>
+  <si>
+    <t>390,70</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>