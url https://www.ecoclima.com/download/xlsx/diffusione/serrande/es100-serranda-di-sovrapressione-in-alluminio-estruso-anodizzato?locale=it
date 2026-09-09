--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>ES100 SERRANDA DI SOVRAPRESSIONE IN ALLUMINIO ESTRUSO ANODIZZATO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>84,78</t>
   </si>
   <si>
     <t>102,14</t>
   </si>
   <si>
     <t>119,79</t>
   </si>
   <si>
     <t>137,16</t>
   </si>
   <si>
     <t>154,51</t>
   </si>
   <si>
     <t>172,20</t>
   </si>
   <si>
     <t>189,28</t>
   </si>
   <si>
     <t>224,00</t>
   </si>