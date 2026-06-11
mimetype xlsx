--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,111 +35,111 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>ES50 SERRANDE DI SOVRAPRESSIONE DA PARETE IN ALLUMINIO PASSO 50 MM</t>
   </si>
   <si>
     <t>Listino Prezzi ES50-A - ES50-E</t>
   </si>
   <si>
     <t>Tutte le dimensioni sono espresse in mm.A magazzino versione ES50-E in espulsione.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>39,43</t>
-[...59 lines deleted...]
-    <t>100,55</t>
+    <t>41,01</t>
+  </si>
+  <si>
+    <t>45,91</t>
+  </si>
+  <si>
+    <t>49,85</t>
+  </si>
+  <si>
+    <t>54,75</t>
+  </si>
+  <si>
+    <t>59,61</t>
+  </si>
+  <si>
+    <t>48,85</t>
+  </si>
+  <si>
+    <t>53,74</t>
+  </si>
+  <si>
+    <t>65,48</t>
+  </si>
+  <si>
+    <t>69,41</t>
+  </si>
+  <si>
+    <t>55,71</t>
+  </si>
+  <si>
+    <t>61,60</t>
+  </si>
+  <si>
+    <t>76,22</t>
+  </si>
+  <si>
+    <t>81,13</t>
+  </si>
+  <si>
+    <t>62,54</t>
+  </si>
+  <si>
+    <t>77,19</t>
+  </si>
+  <si>
+    <t>86,98</t>
+  </si>
+  <si>
+    <t>92,84</t>
+  </si>
+  <si>
+    <t>71,17</t>
+  </si>
+  <si>
+    <t>87,94</t>
+  </si>
+  <si>
+    <t>96,78</t>
+  </si>
+  <si>
+    <t>104,57</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>