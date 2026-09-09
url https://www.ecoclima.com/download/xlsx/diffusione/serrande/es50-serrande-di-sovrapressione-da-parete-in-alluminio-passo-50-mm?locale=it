--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>ES50 SERRANDE DI SOVRAPRESSIONE DA PARETE IN ALLUMINIO PASSO 50 MM</t>
   </si>
   <si>
     <t>Listino Prezzi ES50-A - ES50-E</t>
   </si>
   <si>
     <t>Tutte le dimensioni sono espresse in mm.A magazzino versione ES50-E in espulsione.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>41,01</t>
   </si>
   <si>
     <t>45,91</t>
   </si>
   <si>
     <t>49,85</t>
   </si>
   <si>
     <t>54,75</t>
   </si>
   <si>
     <t>59,61</t>
   </si>
   <si>
     <t>48,85</t>
   </si>
   <si>
     <t>53,74</t>
   </si>
   <si>
     <t>65,48</t>
   </si>