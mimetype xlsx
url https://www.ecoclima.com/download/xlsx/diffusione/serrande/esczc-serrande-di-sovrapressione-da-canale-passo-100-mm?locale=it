--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,255 +35,255 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>ESCZC SERRANDE DI SOVRAPRESSIONE DA CANALE PASSO 100 MM</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Tutte le dimensioni sono espresse in mm.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>90,55</t>
-[...203 lines deleted...]
-    <t>735,58</t>
+    <t>94,17</t>
+  </si>
+  <si>
+    <t>105,51</t>
+  </si>
+  <si>
+    <t>128,13</t>
+  </si>
+  <si>
+    <t>151,11</t>
+  </si>
+  <si>
+    <t>173,78</t>
+  </si>
+  <si>
+    <t>196,41</t>
+  </si>
+  <si>
+    <t>261,13</t>
+  </si>
+  <si>
+    <t>282,18</t>
+  </si>
+  <si>
+    <t>302,88</t>
+  </si>
+  <si>
+    <t>111,65</t>
+  </si>
+  <si>
+    <t>123,93</t>
+  </si>
+  <si>
+    <t>148,20</t>
+  </si>
+  <si>
+    <t>173,15</t>
+  </si>
+  <si>
+    <t>198,06</t>
+  </si>
+  <si>
+    <t>222,66</t>
+  </si>
+  <si>
+    <t>301,93</t>
+  </si>
+  <si>
+    <t>325,55</t>
+  </si>
+  <si>
+    <t>349,18</t>
+  </si>
+  <si>
+    <t>128,78</t>
+  </si>
+  <si>
+    <t>141,74</t>
+  </si>
+  <si>
+    <t>168,29</t>
+  </si>
+  <si>
+    <t>195,14</t>
+  </si>
+  <si>
+    <t>222,03</t>
+  </si>
+  <si>
+    <t>248,85</t>
+  </si>
+  <si>
+    <t>342,69</t>
+  </si>
+  <si>
+    <t>369,22</t>
+  </si>
+  <si>
+    <t>395,45</t>
+  </si>
+  <si>
+    <t>146,28</t>
+  </si>
+  <si>
+    <t>160,17</t>
+  </si>
+  <si>
+    <t>188,33</t>
+  </si>
+  <si>
+    <t>217,14</t>
+  </si>
+  <si>
+    <t>246,27</t>
+  </si>
+  <si>
+    <t>275,06</t>
+  </si>
+  <si>
+    <t>383,47</t>
+  </si>
+  <si>
+    <t>412,59</t>
+  </si>
+  <si>
+    <t>441,41</t>
+  </si>
+  <si>
+    <t>163,74</t>
+  </si>
+  <si>
+    <t>178,32</t>
+  </si>
+  <si>
+    <t>208,41</t>
+  </si>
+  <si>
+    <t>239,46</t>
+  </si>
+  <si>
+    <t>270,20</t>
+  </si>
+  <si>
+    <t>301,30</t>
+  </si>
+  <si>
+    <t>424,23</t>
+  </si>
+  <si>
+    <t>456,27</t>
+  </si>
+  <si>
+    <t>487,67</t>
+  </si>
+  <si>
+    <t>214,55</t>
+  </si>
+  <si>
+    <t>248,51</t>
+  </si>
+  <si>
+    <t>283,47</t>
+  </si>
+  <si>
+    <t>318,43</t>
+  </si>
+  <si>
+    <t>353,04</t>
+  </si>
+  <si>
+    <t>505,78</t>
+  </si>
+  <si>
+    <t>543,00</t>
+  </si>
+  <si>
+    <t>580,23</t>
+  </si>
+  <si>
+    <t>232,38</t>
+  </si>
+  <si>
+    <t>250,80</t>
+  </si>
+  <si>
+    <t>288,66</t>
+  </si>
+  <si>
+    <t>366,63</t>
+  </si>
+  <si>
+    <t>405,16</t>
+  </si>
+  <si>
+    <t>587,34</t>
+  </si>
+  <si>
+    <t>630,05</t>
+  </si>
+  <si>
+    <t>672,44</t>
+  </si>
+  <si>
+    <t>266,64</t>
+  </si>
+  <si>
+    <t>287,36</t>
+  </si>
+  <si>
+    <t>329,12</t>
+  </si>
+  <si>
+    <t>415,17</t>
+  </si>
+  <si>
+    <t>457,27</t>
+  </si>
+  <si>
+    <t>668,88</t>
+  </si>
+  <si>
+    <t>717,12</t>
+  </si>
+  <si>
+    <t>765,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>