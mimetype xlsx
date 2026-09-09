--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>ESCZC SERRANDE DI SOVRAPRESSIONE DA CANALE PASSO 100 MM</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Tutte le dimensioni sono espresse in mm.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>94,17</t>
   </si>
   <si>
     <t>105,51</t>
   </si>
   <si>
     <t>128,13</t>
   </si>
   <si>
     <t>151,11</t>
   </si>
   <si>
     <t>173,78</t>
   </si>
   <si>
     <t>196,41</t>
   </si>
   <si>
     <t>261,13</t>
   </si>
   <si>
     <t>282,18</t>
   </si>