--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -59,315 +59,315 @@
   <si>
     <t>a.r.  </t>
   </si>
   <si>
     <t>Listino Prezzi (ETTC100P serranda con perno) (continua)</t>
   </si>
   <si>
     <t>Listino Prezzi (ETTC100C serranda con perno e comando manuale)</t>
   </si>
   <si>
     <t>Listino Prezzi (ETTC100C serranda con perno e comando manuale) (continua)</t>
   </si>
   <si>
     <t>Listino Prezzi Servomotori</t>
   </si>
   <si>
     <t>I prezzi nella tabella sono riferiti a servomotore montato sulla serranda.</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>CM24-L</t>
   </si>
   <si>
-    <t>250,16</t>
+    <t>260,17</t>
   </si>
   <si>
     <t>TF24</t>
   </si>
   <si>
-    <t>384,10</t>
+    <t>399,46</t>
   </si>
   <si>
     <t>TF24-S</t>
   </si>
   <si>
-    <t>455,00</t>
+    <t>473,20</t>
   </si>
   <si>
     <t>CM230-L</t>
   </si>
   <si>
-    <t>265,93</t>
+    <t>276,57</t>
   </si>
   <si>
     <t>TF230</t>
   </si>
   <si>
-    <t>413,66</t>
+    <t>430,21</t>
   </si>
   <si>
     <t>TF230-S</t>
   </si>
   <si>
-    <t>484,56</t>
+    <t>503,94</t>
   </si>
   <si>
     <t>CM24-SR-L</t>
   </si>
   <si>
-    <t>364,42</t>
+    <t>379,00</t>
   </si>
   <si>
     <t>TF24-SR</t>
   </si>
   <si>
-    <t>520,02</t>
+    <t>540,82</t>
   </si>
   <si>
     <t>TF230-SR</t>
   </si>
   <si>
-    <t>575,20</t>
+    <t>598,21</t>
   </si>
   <si>
     <t>LM24A</t>
   </si>
   <si>
-    <t>301,37</t>
+    <t>313,42</t>
   </si>
   <si>
     <t>LF24</t>
   </si>
   <si>
-    <t>468,81</t>
+    <t>487,56</t>
   </si>
   <si>
     <t>LM24A-S</t>
   </si>
   <si>
-    <t>342,77</t>
+    <t>356,48</t>
   </si>
   <si>
     <t>LF24-S</t>
   </si>
   <si>
-    <t>539,70</t>
+    <t>561,29</t>
   </si>
   <si>
     <t>LM230A</t>
   </si>
   <si>
     <t>LF230</t>
   </si>
   <si>
-    <t>510,19</t>
+    <t>530,60</t>
   </si>
   <si>
     <t>LM230A-S</t>
   </si>
   <si>
     <t>LF230-S</t>
   </si>
   <si>
-    <t>579,14</t>
+    <t>602,31</t>
   </si>
   <si>
     <t>LM24A-SR</t>
   </si>
   <si>
-    <t>405,76</t>
+    <t>421,99</t>
   </si>
   <si>
     <t>LF24-SR</t>
   </si>
   <si>
-    <t>636,23</t>
+    <t>661,68</t>
   </si>
   <si>
     <t>LM230ASR</t>
   </si>
   <si>
-    <t>482,60</t>
+    <t>501,90</t>
   </si>
   <si>
     <t>NM24A</t>
   </si>
   <si>
-    <t>366,38</t>
+    <t>381,04</t>
   </si>
   <si>
     <t>NF24A</t>
   </si>
   <si>
-    <t>596,85</t>
+    <t>620,72</t>
   </si>
   <si>
     <t>NF24A-S2</t>
   </si>
   <si>
-    <t>677,62</t>
+    <t>704,72</t>
   </si>
   <si>
     <t>NM24A-S</t>
   </si>
   <si>
-    <t>443,22</t>
+    <t>460,95</t>
   </si>
   <si>
     <t>NFA</t>
   </si>
   <si>
     <t>NM230A</t>
   </si>
   <si>
-    <t>380,18</t>
+    <t>395,39</t>
   </si>
   <si>
     <t>NFA-S2</t>
   </si>
   <si>
     <t>NM230A-S</t>
   </si>
   <si>
     <t>NF24A-SR</t>
   </si>
   <si>
-    <t>713,08</t>
+    <t>741,60</t>
   </si>
   <si>
     <t>NM24A-SR</t>
   </si>
   <si>
-    <t>527,92</t>
+    <t>549,04</t>
   </si>
   <si>
     <t>NF24A-SR-S2</t>
   </si>
   <si>
-    <t>793,84</t>
+    <t>825,59</t>
   </si>
   <si>
     <t>NM230ASR</t>
   </si>
   <si>
-    <t>608,69</t>
+    <t>633,04</t>
   </si>
   <si>
     <t>SM24A</t>
   </si>
   <si>
-    <t>423,49</t>
+    <t>440,43</t>
   </si>
   <si>
     <t>SF24A</t>
   </si>
   <si>
-    <t>730,80</t>
+    <t>760,03</t>
   </si>
   <si>
     <t>SF24A-S2</t>
   </si>
   <si>
-    <t>809,61</t>
+    <t>841,99</t>
   </si>
   <si>
     <t>SM24A-S</t>
   </si>
   <si>
     <t>SFA</t>
   </si>
   <si>
-    <t>841,12</t>
+    <t>874,76</t>
   </si>
   <si>
     <t>SM230A</t>
   </si>
   <si>
-    <t>435,31</t>
+    <t>452,72</t>
   </si>
   <si>
     <t>SFA-S2</t>
   </si>
   <si>
-    <t>919,88</t>
+    <t>956,68</t>
   </si>
   <si>
     <t>SM230A-S</t>
   </si>
   <si>
     <t>SF24A-SR</t>
   </si>
   <si>
-    <t>845,05</t>
+    <t>878,85</t>
   </si>
   <si>
     <t>SM24A-SR</t>
   </si>
   <si>
     <t>SF24A-SR-S2</t>
   </si>
   <si>
-    <t>904,12</t>
+    <t>940,28</t>
   </si>
   <si>
     <t>SM230ASR</t>
   </si>
   <si>
-    <t>675,67</t>
+    <t>702,70</t>
   </si>
   <si>
     <t>EF24A</t>
   </si>
   <si>
-    <t>1.491,15</t>
+    <t>1.550,80</t>
   </si>
   <si>
     <t>EF230A</t>
   </si>
   <si>
-    <t>1.711,76</t>
+    <t>1.780,23</t>
   </si>
   <si>
     <t>EF230A-S2</t>
   </si>
   <si>
-    <t>1.824,04</t>
+    <t>1.897,00</t>
   </si>
   <si>
     <t>EF24A-SR</t>
   </si>
   <si>
-    <t>1.668,40</t>
+    <t>1.735,14</t>
   </si>
   <si>
     <t>EF24A-SR-S2</t>
   </si>
   <si>
-    <t>1.770,88</t>
+    <t>1.841,72</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>