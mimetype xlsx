--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>ETT100 SERRANDE DI REGOLAZIONE PER ALTE TEMPERATURE IN ACCIAIO ZINCATO PASSO 100 MM</t>
   </si>
   <si>
     <t>Listino Prezzi (ETTC100P serranda con perno)</t>
   </si>
   <si>
     <t>Tutte le dimensioni sono espresse in mm.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>a.r.  </t>
   </si>
   <si>
     <t>Listino Prezzi (ETTC100P serranda con perno) (continua)</t>
   </si>
   <si>
     <t>Listino Prezzi (ETTC100C serranda con perno e comando manuale)</t>
   </si>
   <si>
     <t>Listino Prezzi (ETTC100C serranda con perno e comando manuale) (continua)</t>
   </si>
   <si>
     <t>Listino Prezzi Servomotori</t>
   </si>
   <si>
     <t>I prezzi nella tabella sono riferiti a servomotore montato sulla serranda.</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>CM24-L</t>
   </si>