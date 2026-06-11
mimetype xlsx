--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,1296 +35,1296 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
   <si>
     <t>ETZ100 SERRANDE DI REGOLAZIONE IN ACCIAIO ZINCATO PASSO 100 MM</t>
   </si>
   <si>
     <t>Listino Prezzi (ETZC100P serranda con perno)</t>
   </si>
   <si>
     <t>Tutte le dimensioni sono espresse in mm.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>56,27</t>
-[...242 lines deleted...]
-    <t>267,34</t>
+    <t>58,52</t>
+  </si>
+  <si>
+    <t>63,91</t>
+  </si>
+  <si>
+    <t>69,50</t>
+  </si>
+  <si>
+    <t>74,11</t>
+  </si>
+  <si>
+    <t>79,54</t>
+  </si>
+  <si>
+    <t>85,07</t>
+  </si>
+  <si>
+    <t>89,69</t>
+  </si>
+  <si>
+    <t>68,53</t>
+  </si>
+  <si>
+    <t>80,46</t>
+  </si>
+  <si>
+    <t>85,87</t>
+  </si>
+  <si>
+    <t>92,28</t>
+  </si>
+  <si>
+    <t>98,66</t>
+  </si>
+  <si>
+    <t>104,26</t>
+  </si>
+  <si>
+    <t>77,70</t>
+  </si>
+  <si>
+    <t>91,47</t>
+  </si>
+  <si>
+    <t>105,08</t>
+  </si>
+  <si>
+    <t>112,44</t>
+  </si>
+  <si>
+    <t>118,85</t>
+  </si>
+  <si>
+    <t>87,71</t>
+  </si>
+  <si>
+    <t>95,06</t>
+  </si>
+  <si>
+    <t>102,46</t>
+  </si>
+  <si>
+    <t>110,66</t>
+  </si>
+  <si>
+    <t>117,85</t>
+  </si>
+  <si>
+    <t>125,25</t>
+  </si>
+  <si>
+    <t>133,43</t>
+  </si>
+  <si>
+    <t>96,87</t>
+  </si>
+  <si>
+    <t>114,24</t>
+  </si>
+  <si>
+    <t>122,47</t>
+  </si>
+  <si>
+    <t>130,78</t>
+  </si>
+  <si>
+    <t>139,01</t>
+  </si>
+  <si>
+    <t>148,18</t>
+  </si>
+  <si>
+    <t>107,03</t>
+  </si>
+  <si>
+    <t>116,04</t>
+  </si>
+  <si>
+    <t>134,41</t>
+  </si>
+  <si>
+    <t>143,58</t>
+  </si>
+  <si>
+    <t>152,79</t>
+  </si>
+  <si>
+    <t>162,77</t>
+  </si>
+  <si>
+    <t>126,20</t>
+  </si>
+  <si>
+    <t>136,20</t>
+  </si>
+  <si>
+    <t>146,21</t>
+  </si>
+  <si>
+    <t>156,38</t>
+  </si>
+  <si>
+    <t>166,40</t>
+  </si>
+  <si>
+    <t>176,55</t>
+  </si>
+  <si>
+    <t>147,19</t>
+  </si>
+  <si>
+    <t>158,20</t>
+  </si>
+  <si>
+    <t>169,17</t>
+  </si>
+  <si>
+    <t>180,15</t>
+  </si>
+  <si>
+    <t>191,12</t>
+  </si>
+  <si>
+    <t>135,40</t>
+  </si>
+  <si>
+    <t>169,97</t>
+  </si>
+  <si>
+    <t>181,94</t>
+  </si>
+  <si>
+    <t>193,77</t>
+  </si>
+  <si>
+    <t>205,70</t>
+  </si>
+  <si>
+    <t>144,38</t>
+  </si>
+  <si>
+    <t>157,19</t>
+  </si>
+  <si>
+    <t>194,71</t>
+  </si>
+  <si>
+    <t>207,50</t>
+  </si>
+  <si>
+    <t>220,30</t>
+  </si>
+  <si>
+    <t>154,58</t>
+  </si>
+  <si>
+    <t>167,38</t>
+  </si>
+  <si>
+    <t>180,97</t>
+  </si>
+  <si>
+    <t>221,26</t>
+  </si>
+  <si>
+    <t>234,92</t>
+  </si>
+  <si>
+    <t>163,58</t>
+  </si>
+  <si>
+    <t>177,39</t>
+  </si>
+  <si>
+    <t>191,93</t>
+  </si>
+  <si>
+    <t>206,68</t>
+  </si>
+  <si>
+    <t>249,68</t>
+  </si>
+  <si>
+    <t>172,79</t>
+  </si>
+  <si>
+    <t>187,90</t>
+  </si>
+  <si>
+    <t>202,94</t>
+  </si>
+  <si>
+    <t>218,50</t>
+  </si>
+  <si>
+    <t>233,10</t>
+  </si>
+  <si>
+    <t>248,67</t>
+  </si>
+  <si>
+    <t>263,28</t>
+  </si>
+  <si>
+    <t>182,92</t>
+  </si>
+  <si>
+    <t>198,32</t>
+  </si>
+  <si>
+    <t>213,94</t>
+  </si>
+  <si>
+    <t>230,47</t>
+  </si>
+  <si>
+    <t>245,88</t>
+  </si>
+  <si>
+    <t>262,41</t>
+  </si>
+  <si>
+    <t>278,03</t>
   </si>
   <si>
     <t>Listino Prezzi (ETZC100P serranda con perno) (continua)</t>
   </si>
   <si>
-    <t>96,79</t>
-[...227 lines deleted...]
-    <t>445,40</t>
+    <t>100,66</t>
+  </si>
+  <si>
+    <t>125,87</t>
+  </si>
+  <si>
+    <t>130,50</t>
+  </si>
+  <si>
+    <t>136,08</t>
+  </si>
+  <si>
+    <t>128,01</t>
+  </si>
+  <si>
+    <t>149,17</t>
+  </si>
+  <si>
+    <t>155,55</t>
+  </si>
+  <si>
+    <t>160,99</t>
+  </si>
+  <si>
+    <t>132,63</t>
+  </si>
+  <si>
+    <t>172,43</t>
+  </si>
+  <si>
+    <t>179,65</t>
+  </si>
+  <si>
+    <t>186,06</t>
+  </si>
+  <si>
+    <t>140,81</t>
+  </si>
+  <si>
+    <t>148,99</t>
+  </si>
+  <si>
+    <t>196,54</t>
+  </si>
+  <si>
+    <t>203,74</t>
+  </si>
+  <si>
+    <t>211,12</t>
+  </si>
+  <si>
+    <t>164,57</t>
+  </si>
+  <si>
+    <t>219,66</t>
+  </si>
+  <si>
+    <t>227,84</t>
+  </si>
+  <si>
+    <t>236,98</t>
+  </si>
+  <si>
+    <t>171,93</t>
+  </si>
+  <si>
+    <t>190,14</t>
+  </si>
+  <si>
+    <t>199,31</t>
+  </si>
+  <si>
+    <t>242,94</t>
+  </si>
+  <si>
+    <t>252,96</t>
+  </si>
+  <si>
+    <t>262,12</t>
+  </si>
+  <si>
+    <t>186,56</t>
+  </si>
+  <si>
+    <t>197,11</t>
+  </si>
+  <si>
+    <t>217,69</t>
+  </si>
+  <si>
+    <t>267,03</t>
+  </si>
+  <si>
+    <t>277,01</t>
+  </si>
+  <si>
+    <t>287,21</t>
+  </si>
+  <si>
+    <t>202,13</t>
+  </si>
+  <si>
+    <t>213,11</t>
+  </si>
+  <si>
+    <t>224,08</t>
+  </si>
+  <si>
+    <t>290,13</t>
+  </si>
+  <si>
+    <t>301,10</t>
+  </si>
+  <si>
+    <t>312,10</t>
+  </si>
+  <si>
+    <t>229,51</t>
+  </si>
+  <si>
+    <t>241,32</t>
+  </si>
+  <si>
+    <t>253,04</t>
+  </si>
+  <si>
+    <t>313,41</t>
+  </si>
+  <si>
+    <t>325,19</t>
+  </si>
+  <si>
+    <t>337,18</t>
+  </si>
+  <si>
+    <t>245,09</t>
+  </si>
+  <si>
+    <t>257,87</t>
+  </si>
+  <si>
+    <t>270,61</t>
+  </si>
+  <si>
+    <t>337,51</t>
+  </si>
+  <si>
+    <t>350,30</t>
+  </si>
+  <si>
+    <t>362,23</t>
+  </si>
+  <si>
+    <t>247,85</t>
+  </si>
+  <si>
+    <t>261,44</t>
+  </si>
+  <si>
+    <t>275,20</t>
+  </si>
+  <si>
+    <t>288,01</t>
+  </si>
+  <si>
+    <t>360,80</t>
+  </si>
+  <si>
+    <t>374,41</t>
+  </si>
+  <si>
+    <t>387,19</t>
+  </si>
+  <si>
+    <t>291,63</t>
+  </si>
+  <si>
+    <t>306,39</t>
+  </si>
+  <si>
+    <t>383,92</t>
+  </si>
+  <si>
+    <t>398,50</t>
+  </si>
+  <si>
+    <t>413,24</t>
+  </si>
+  <si>
+    <t>278,80</t>
+  </si>
+  <si>
+    <t>293,42</t>
+  </si>
+  <si>
+    <t>308,99</t>
+  </si>
+  <si>
+    <t>323,73</t>
+  </si>
+  <si>
+    <t>408,00</t>
+  </si>
+  <si>
+    <t>422,77</t>
+  </si>
+  <si>
+    <t>438,16</t>
+  </si>
+  <si>
+    <t>294,39</t>
+  </si>
+  <si>
+    <t>309,97</t>
+  </si>
+  <si>
+    <t>325,54</t>
+  </si>
+  <si>
+    <t>341,94</t>
+  </si>
+  <si>
+    <t>431,24</t>
+  </si>
+  <si>
+    <t>447,67</t>
+  </si>
+  <si>
+    <t>463,22</t>
   </si>
   <si>
     <t>Listino Prezzi (ETZC100C Serranda con perno e comando manuale)</t>
   </si>
   <si>
-    <t>69,16</t>
-[...110 lines deleted...]
-    <t>134,21</t>
+    <t>71,93</t>
+  </si>
+  <si>
+    <t>77,33</t>
+  </si>
+  <si>
+    <t>82,86</t>
+  </si>
+  <si>
+    <t>87,46</t>
+  </si>
+  <si>
+    <t>92,89</t>
+  </si>
+  <si>
+    <t>98,47</t>
+  </si>
+  <si>
+    <t>103,02</t>
+  </si>
+  <si>
+    <t>81,88</t>
+  </si>
+  <si>
+    <t>93,87</t>
+  </si>
+  <si>
+    <t>99,27</t>
+  </si>
+  <si>
+    <t>105,66</t>
+  </si>
+  <si>
+    <t>112,05</t>
+  </si>
+  <si>
+    <t>117,61</t>
+  </si>
+  <si>
+    <t>92,25</t>
+  </si>
+  <si>
+    <t>104,82</t>
+  </si>
+  <si>
+    <t>118,39</t>
+  </si>
+  <si>
+    <t>125,83</t>
+  </si>
+  <si>
+    <t>132,19</t>
+  </si>
+  <si>
+    <t>101,07</t>
+  </si>
+  <si>
+    <t>108,43</t>
+  </si>
+  <si>
+    <t>115,86</t>
+  </si>
+  <si>
+    <t>123,97</t>
+  </si>
+  <si>
+    <t>131,20</t>
+  </si>
+  <si>
+    <t>138,56</t>
+  </si>
+  <si>
+    <t>146,73</t>
+  </si>
+  <si>
+    <t>110,22</t>
+  </si>
+  <si>
+    <t>127,61</t>
+  </si>
+  <si>
+    <t>135,79</t>
+  </si>
+  <si>
+    <t>144,14</t>
+  </si>
+  <si>
+    <t>152,33</t>
+  </si>
+  <si>
+    <t>161,47</t>
+  </si>
+  <si>
+    <t>120,40</t>
+  </si>
+  <si>
+    <t>129,40</t>
+  </si>
+  <si>
+    <t>147,71</t>
+  </si>
+  <si>
+    <t>156,92</t>
+  </si>
+  <si>
+    <t>166,08</t>
+  </si>
+  <si>
+    <t>176,09</t>
+  </si>
+  <si>
+    <t>139,58</t>
+  </si>
+  <si>
+    <t>149,55</t>
+  </si>
+  <si>
+    <t>159,53</t>
+  </si>
+  <si>
+    <t>169,69</t>
+  </si>
+  <si>
+    <t>179,67</t>
+  </si>
+  <si>
+    <t>189,85</t>
+  </si>
+  <si>
+    <t>160,50</t>
+  </si>
+  <si>
+    <t>171,50</t>
+  </si>
+  <si>
+    <t>182,48</t>
+  </si>
+  <si>
+    <t>193,42</t>
+  </si>
+  <si>
+    <t>204,42</t>
+  </si>
+  <si>
+    <t>148,74</t>
+  </si>
+  <si>
+    <t>183,29</t>
+  </si>
+  <si>
+    <t>195,22</t>
+  </si>
+  <si>
+    <t>207,02</t>
+  </si>
+  <si>
+    <t>219,01</t>
+  </si>
+  <si>
+    <t>157,74</t>
+  </si>
+  <si>
+    <t>170,52</t>
+  </si>
+  <si>
+    <t>208,00</t>
+  </si>
+  <si>
+    <t>220,79</t>
+  </si>
+  <si>
+    <t>233,55</t>
+  </si>
+  <si>
+    <t>167,91</t>
+  </si>
+  <si>
+    <t>180,65</t>
+  </si>
+  <si>
+    <t>194,24</t>
+  </si>
+  <si>
+    <t>234,55</t>
+  </si>
+  <si>
+    <t>248,13</t>
+  </si>
+  <si>
+    <t>176,90</t>
+  </si>
+  <si>
+    <t>190,65</t>
+  </si>
+  <si>
+    <t>205,22</t>
+  </si>
+  <si>
+    <t>219,98</t>
+  </si>
+  <si>
+    <t>262,89</t>
+  </si>
+  <si>
+    <t>201,65</t>
+  </si>
+  <si>
+    <t>216,18</t>
+  </si>
+  <si>
+    <t>231,77</t>
+  </si>
+  <si>
+    <t>246,34</t>
+  </si>
+  <si>
+    <t>261,90</t>
+  </si>
+  <si>
+    <t>276,47</t>
+  </si>
+  <si>
+    <t>196,21</t>
+  </si>
+  <si>
+    <t>211,62</t>
+  </si>
+  <si>
+    <t>227,17</t>
+  </si>
+  <si>
+    <t>243,71</t>
+  </si>
+  <si>
+    <t>259,13</t>
+  </si>
+  <si>
+    <t>275,66</t>
+  </si>
+  <si>
+    <t>291,18</t>
+  </si>
+  <si>
+    <t>Listino Prezzi (ETZC100C Serranda con perno e comando manuale) (continua)</t>
+  </si>
+  <si>
+    <t>114,02</t>
+  </si>
+  <si>
+    <t>139,18</t>
   </si>
   <si>
     <t>143,80</t>
   </si>
   <si>
-    <t>153,39</t>
-[...359 lines deleted...]
-    <t>457,98</t>
+    <t>149,38</t>
+  </si>
+  <si>
+    <t>141,37</t>
+  </si>
+  <si>
+    <t>162,46</t>
+  </si>
+  <si>
+    <t>168,89</t>
+  </si>
+  <si>
+    <t>174,26</t>
+  </si>
+  <si>
+    <t>145,93</t>
+  </si>
+  <si>
+    <t>185,76</t>
+  </si>
+  <si>
+    <t>192,96</t>
+  </si>
+  <si>
+    <t>199,37</t>
+  </si>
+  <si>
+    <t>154,16</t>
+  </si>
+  <si>
+    <t>162,33</t>
+  </si>
+  <si>
+    <t>209,79</t>
+  </si>
+  <si>
+    <t>217,02</t>
+  </si>
+  <si>
+    <t>224,41</t>
+  </si>
+  <si>
+    <t>177,88</t>
+  </si>
+  <si>
+    <t>232,94</t>
+  </si>
+  <si>
+    <t>241,11</t>
+  </si>
+  <si>
+    <t>250,26</t>
+  </si>
+  <si>
+    <t>185,24</t>
+  </si>
+  <si>
+    <t>203,43</t>
+  </si>
+  <si>
+    <t>212,60</t>
+  </si>
+  <si>
+    <t>256,19</t>
+  </si>
+  <si>
+    <t>266,17</t>
+  </si>
+  <si>
+    <t>275,32</t>
+  </si>
+  <si>
+    <t>199,84</t>
+  </si>
+  <si>
+    <t>210,83</t>
+  </si>
+  <si>
+    <t>230,93</t>
+  </si>
+  <si>
+    <t>280,27</t>
+  </si>
+  <si>
+    <t>290,22</t>
+  </si>
+  <si>
+    <t>300,38</t>
+  </si>
+  <si>
+    <t>215,37</t>
+  </si>
+  <si>
+    <t>226,37</t>
+  </si>
+  <si>
+    <t>237,32</t>
+  </si>
+  <si>
+    <t>303,32</t>
+  </si>
+  <si>
+    <t>314,31</t>
+  </si>
+  <si>
+    <t>325,26</t>
+  </si>
+  <si>
+    <t>242,74</t>
+  </si>
+  <si>
+    <t>254,53</t>
+  </si>
+  <si>
+    <t>266,51</t>
+  </si>
+  <si>
+    <t>326,58</t>
+  </si>
+  <si>
+    <t>338,37</t>
+  </si>
+  <si>
+    <t>350,38</t>
+  </si>
+  <si>
+    <t>258,29</t>
+  </si>
+  <si>
+    <t>271,07</t>
+  </si>
+  <si>
+    <t>283,84</t>
+  </si>
+  <si>
+    <t>350,66</t>
+  </si>
+  <si>
+    <t>363,42</t>
+  </si>
+  <si>
+    <t>375,40</t>
+  </si>
+  <si>
+    <t>261,10</t>
+  </si>
+  <si>
+    <t>274,70</t>
+  </si>
+  <si>
+    <t>288,45</t>
+  </si>
+  <si>
+    <t>301,23</t>
+  </si>
+  <si>
+    <t>373,92</t>
+  </si>
+  <si>
+    <t>387,51</t>
+  </si>
+  <si>
+    <t>400,29</t>
+  </si>
+  <si>
+    <t>291,22</t>
+  </si>
+  <si>
+    <t>304,80</t>
+  </si>
+  <si>
+    <t>319,54</t>
+  </si>
+  <si>
+    <t>397,05</t>
+  </si>
+  <si>
+    <t>411,56</t>
+  </si>
+  <si>
+    <t>426,32</t>
+  </si>
+  <si>
+    <t>292,01</t>
+  </si>
+  <si>
+    <t>306,59</t>
+  </si>
+  <si>
+    <t>322,19</t>
+  </si>
+  <si>
+    <t>336,89</t>
+  </si>
+  <si>
+    <t>421,08</t>
+  </si>
+  <si>
+    <t>435,82</t>
+  </si>
+  <si>
+    <t>451,25</t>
+  </si>
+  <si>
+    <t>307,57</t>
+  </si>
+  <si>
+    <t>323,16</t>
+  </si>
+  <si>
+    <t>338,72</t>
+  </si>
+  <si>
+    <t>355,09</t>
+  </si>
+  <si>
+    <t>444,33</t>
+  </si>
+  <si>
+    <t>460,70</t>
+  </si>
+  <si>
+    <t>476,30</t>
   </si>
   <si>
     <t>Listino Prezzi Servomotori</t>
   </si>
   <si>
     <t>I prezzi nella tabella sono riferiti a servomotore montato sulla serranda.</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>CM24-L</t>
   </si>
   <si>
-    <t>250,16</t>
+    <t>260,17</t>
   </si>
   <si>
     <t>TF24</t>
   </si>
   <si>
-    <t>384,10</t>
+    <t>399,46</t>
   </si>
   <si>
     <t>TF24-S</t>
   </si>
   <si>
-    <t>455,00</t>
+    <t>473,20</t>
   </si>
   <si>
     <t>CM230-L</t>
   </si>
   <si>
-    <t>265,93</t>
+    <t>276,57</t>
   </si>
   <si>
     <t>TF230</t>
   </si>
   <si>
-    <t>413,66</t>
+    <t>430,21</t>
   </si>
   <si>
     <t>TF230-S</t>
   </si>
   <si>
-    <t>484,56</t>
+    <t>503,94</t>
   </si>
   <si>
     <t>CM24-SR-L</t>
   </si>
   <si>
-    <t>364,42</t>
+    <t>379,00</t>
   </si>
   <si>
     <t>TF24-SR</t>
   </si>
   <si>
-    <t>520,02</t>
+    <t>540,82</t>
   </si>
   <si>
     <t>TF230-SR</t>
   </si>
   <si>
-    <t>575,20</t>
+    <t>598,21</t>
   </si>
   <si>
     <t>LM24A</t>
   </si>
   <si>
-    <t>301,37</t>
+    <t>313,42</t>
   </si>
   <si>
     <t>LF24</t>
   </si>
   <si>
-    <t>468,81</t>
+    <t>487,56</t>
   </si>
   <si>
     <t>LM24A-S</t>
   </si>
   <si>
-    <t>342,77</t>
+    <t>356,48</t>
   </si>
   <si>
     <t>LF24-S</t>
   </si>
   <si>
-    <t>539,70</t>
+    <t>561,29</t>
   </si>
   <si>
     <t>LM230A</t>
   </si>
   <si>
     <t>LF230</t>
   </si>
   <si>
-    <t>510,19</t>
+    <t>530,60</t>
   </si>
   <si>
     <t>LM230A-S</t>
   </si>
   <si>
     <t>LF230-S</t>
   </si>
   <si>
-    <t>579,14</t>
+    <t>602,31</t>
   </si>
   <si>
     <t>LM24A-SR</t>
   </si>
   <si>
-    <t>405,76</t>
+    <t>421,99</t>
   </si>
   <si>
     <t>LF24-SR</t>
   </si>
   <si>
-    <t>636,23</t>
+    <t>661,68</t>
   </si>
   <si>
     <t>LM230ASR</t>
   </si>
   <si>
-    <t>482,60</t>
+    <t>501,90</t>
   </si>
   <si>
     <t>NM24A</t>
   </si>
   <si>
-    <t>366,38</t>
+    <t>381,04</t>
   </si>
   <si>
     <t>NF24A</t>
   </si>
   <si>
-    <t>596,85</t>
+    <t>620,72</t>
   </si>
   <si>
     <t>NF24A-S2</t>
   </si>
   <si>
-    <t>677,62</t>
+    <t>704,72</t>
   </si>
   <si>
     <t>NM24A-S</t>
   </si>
   <si>
-    <t>443,22</t>
+    <t>460,95</t>
   </si>
   <si>
     <t>NFA</t>
   </si>
   <si>
-    <t>709,15</t>
+    <t>737,52</t>
   </si>
   <si>
     <t>NM230A</t>
   </si>
   <si>
-    <t>380,18</t>
+    <t>395,39</t>
   </si>
   <si>
     <t>NFA-S2</t>
   </si>
   <si>
     <t>--</t>
   </si>
   <si>
     <t>NM230A-S</t>
   </si>
   <si>
     <t>NF24A-SR</t>
   </si>
   <si>
-    <t>713,08</t>
+    <t>741,60</t>
   </si>
   <si>
     <t>NM24A-SR</t>
   </si>
   <si>
-    <t>527,92</t>
+    <t>549,04</t>
   </si>
   <si>
     <t>NF24A-SR-S2</t>
   </si>
   <si>
-    <t>793,84</t>
+    <t>825,59</t>
   </si>
   <si>
     <t>NM230ASR</t>
   </si>
   <si>
-    <t>608,69</t>
+    <t>633,04</t>
   </si>
   <si>
     <t>SM24A</t>
   </si>
   <si>
-    <t>423,49</t>
+    <t>440,43</t>
   </si>
   <si>
     <t>SF24A</t>
   </si>
   <si>
-    <t>730,80</t>
+    <t>760,03</t>
   </si>
   <si>
     <t>SF24A-S2</t>
   </si>
   <si>
-    <t>809,61</t>
+    <t>841,99</t>
   </si>
   <si>
     <t>SM24A-S</t>
   </si>
   <si>
     <t>SFA</t>
   </si>
   <si>
-    <t>841,12</t>
+    <t>874,76</t>
   </si>
   <si>
     <t>SM230A</t>
   </si>
   <si>
-    <t>435,31</t>
+    <t>452,72</t>
   </si>
   <si>
     <t>SFA-S2</t>
   </si>
   <si>
-    <t>919,88</t>
+    <t>956,68</t>
   </si>
   <si>
     <t>SM230A-S</t>
   </si>
   <si>
     <t>SF24A-SR</t>
   </si>
   <si>
-    <t>845,05</t>
+    <t>878,85</t>
   </si>
   <si>
     <t>SM24A-SR</t>
   </si>
   <si>
     <t>SF24A-SR-S2</t>
   </si>
   <si>
-    <t>904,12</t>
+    <t>940,28</t>
   </si>
   <si>
     <t>SM230ASR</t>
   </si>
   <si>
-    <t>675,67</t>
+    <t>702,70</t>
   </si>
   <si>
     <t>EF24A</t>
   </si>
   <si>
-    <t>1.491,15</t>
+    <t>1.550,80</t>
   </si>
   <si>
     <t>EF230A</t>
   </si>
   <si>
-    <t>1.711,76</t>
+    <t>1.780,23</t>
   </si>
   <si>
     <t>EF230A-S2</t>
   </si>
   <si>
-    <t>1.824,04</t>
+    <t>1.897,00</t>
   </si>
   <si>
     <t>EF24A-SR</t>
   </si>
   <si>
-    <t>1.668,40</t>
+    <t>1.735,14</t>
   </si>
   <si>
     <t>EF24A-SR-S2</t>
   </si>
   <si>
-    <t>1.770,88</t>
+    <t>1.841,72</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>