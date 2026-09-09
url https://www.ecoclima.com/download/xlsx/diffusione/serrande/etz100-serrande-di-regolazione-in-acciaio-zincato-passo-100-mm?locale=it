--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
   <si>
     <t>ETZ100 SERRANDE DI REGOLAZIONE IN ACCIAIO ZINCATO PASSO 100 MM</t>
   </si>
   <si>
     <t>Listino Prezzi (ETZC100P serranda con perno)</t>
   </si>
   <si>
     <t>Tutte le dimensioni sono espresse in mm.</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>58,52</t>
   </si>
   <si>
     <t>63,91</t>
   </si>
   <si>
     <t>69,50</t>
   </si>
   <si>
     <t>74,11</t>
   </si>
   <si>
     <t>79,54</t>
   </si>
   <si>
     <t>85,07</t>
   </si>
   <si>
     <t>89,69</t>
   </si>
   <si>
     <t>68,53</t>
   </si>