--- v0 (2026-05-21)
+++ v1 (2026-07-17)
@@ -50,105 +50,105 @@
   <si>
     <t>EFPO</t>
   </si>
   <si>
     <t>EFTR</t>
   </si>
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
     <t>Euro/Cad</t>
   </si>
   <si>
     <t>ePM1 60% (F7)</t>
   </si>
   <si>
     <t>ePM1 70% (F8)</t>
   </si>
   <si>
     <t>ePM1 80% (F9)</t>
   </si>
   <si>
     <t>ECPF-L 1</t>
   </si>
   <si>
-    <t>553,65</t>
+    <t>575,80</t>
   </si>
   <si>
     <t>Nr 1 592x287x48</t>
   </si>
   <si>
-    <t>14,88</t>
+    <t>15,48</t>
   </si>
   <si>
     <t>Nr 1 592x287x292</t>
   </si>
   <si>
-    <t>93,86</t>
+    <t>97,61</t>
   </si>
   <si>
     <t>ECPF-L 2</t>
   </si>
   <si>
-    <t>577,01</t>
+    <t>600,09</t>
   </si>
   <si>
     <t>Nr 1 592x592x48</t>
   </si>
   <si>
-    <t>20,64</t>
+    <t>21,47</t>
   </si>
   <si>
     <t>Nr 1 592x592x292</t>
   </si>
   <si>
-    <t>141,83</t>
+    <t>147,50</t>
   </si>
   <si>
     <t>ECPF-L 3</t>
   </si>
   <si>
-    <t>664,56</t>
+    <t>691,14</t>
   </si>
   <si>
     <t>ECPF-L 4</t>
   </si>
   <si>
-    <t>755,28</t>
+    <t>785,49</t>
   </si>
   <si>
     <t>Nr 2 592x592x48</t>
   </si>
   <si>
     <t>Nr 2 592x592x292</t>
   </si>
   <si>
     <t>ECPF-L 5</t>
   </si>
   <si>
-    <t>904,14</t>
+    <t>940,31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>