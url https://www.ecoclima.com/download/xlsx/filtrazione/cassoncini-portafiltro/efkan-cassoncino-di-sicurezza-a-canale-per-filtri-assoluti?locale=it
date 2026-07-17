--- v0 (2026-05-21)
+++ v1 (2026-07-17)
@@ -41,69 +41,69 @@
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello EFKAN</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>EFAT - Filtro assoluto per flussi canalizzati</t>
   </si>
   <si>
     <t>EFFP - Filtro assoluto multidiedro ad alte portate</t>
   </si>
   <si>
     <t>H13</t>
   </si>
   <si>
     <t>H14</t>
   </si>
   <si>
     <t>305x305</t>
   </si>
   <si>
-    <t>1.189,77</t>
-[...5 lines deleted...]
-    <t>366,43</t>
+    <t>1.237,36</t>
+  </si>
+  <si>
+    <t>217,15</t>
+  </si>
+  <si>
+    <t>381,09</t>
   </si>
   <si>
     <t>610x610</t>
   </si>
   <si>
-    <t>1.695,01</t>
-[...5 lines deleted...]
-    <t>698,14</t>
+    <t>1.762,81</t>
+  </si>
+  <si>
+    <t>434,30</t>
+  </si>
+  <si>
+    <t>726,07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>