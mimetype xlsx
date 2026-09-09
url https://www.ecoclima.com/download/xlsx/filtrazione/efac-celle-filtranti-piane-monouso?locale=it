--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -38,51 +38,51 @@
   <si>
     <t>EFAC CELLE FILTRANTI PIANE MONOUSO</t>
   </si>
   <si>
     <t>Dimensioni e Listino Prezzi</t>
   </si>
   <si>
     <t>Tutte le dimensioni sono espresse in mm.</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EFAC-V</t>
   </si>
   <si>
     <t>EFAC-VA</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Spessore 48</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>400x400</t>
   </si>
   <si>
     <t>18,93</t>
   </si>
   <si>
     <t>21,34</t>
   </si>
   <si>
     <t>500x400</t>
   </si>
   <si>
     <t>19,62</t>
   </si>
   <si>
     <t>22,29</t>
   </si>
   <si>
     <t>625x400</t>
   </si>
   <si>
     <t>20,80</t>
   </si>