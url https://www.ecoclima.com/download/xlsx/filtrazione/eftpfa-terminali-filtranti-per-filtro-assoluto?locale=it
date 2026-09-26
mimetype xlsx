--- v1 (2026-08-11)
+++ v2 (2026-09-26)
@@ -12,155 +12,191 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>EFTPFA TERMINALI FILTRANTI PER FILTRO ASSOLUTO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>Terminale filtrante</t>
+  </si>
+  <si>
+    <t>Filtro H13</t>
+  </si>
+  <si>
+    <t>Filtri H14</t>
+  </si>
+  <si>
+    <t>€</t>
   </si>
   <si>
     <t>Diffusore Elicoidale</t>
   </si>
   <si>
     <t>EFTPFA-E 305-595</t>
   </si>
   <si>
     <t>556,44</t>
   </si>
   <si>
+    <t>175,97  </t>
+  </si>
+  <si>
     <t>EFTPFA-E 305-610</t>
   </si>
   <si>
     <t>667,08</t>
   </si>
   <si>
+    <t>220,90  </t>
+  </si>
+  <si>
     <t>EFTPFA-E 457-595</t>
   </si>
   <si>
     <t>606,11</t>
   </si>
   <si>
+    <t>228,38  </t>
+  </si>
+  <si>
     <t>EFTPFA-E 545-665</t>
   </si>
   <si>
     <t>625,56</t>
   </si>
   <si>
+    <t>299,52  </t>
+  </si>
+  <si>
     <t>EFTPFA-E 610-1220</t>
   </si>
   <si>
     <t>1.167,21</t>
   </si>
   <si>
+    <t>475,49  </t>
+  </si>
+  <si>
     <t>EFTPFA-E 610-770</t>
   </si>
   <si>
     <t>645,00</t>
   </si>
   <si>
+    <t>295,78  </t>
+  </si>
+  <si>
     <t>EFTPFA-E 610-915</t>
   </si>
   <si>
     <t>862,39</t>
   </si>
   <si>
+    <t>393,12  </t>
+  </si>
+  <si>
     <t>Diffusore Forellinato</t>
   </si>
   <si>
     <t>EFTPFA-F 305-595</t>
   </si>
   <si>
     <t>576,62</t>
   </si>
   <si>
     <t>EFTPFA-F 305-610</t>
   </si>
   <si>
     <t>673,39</t>
   </si>
   <si>
     <t>EFTPFA-F 457-595</t>
   </si>
   <si>
     <t>612,22</t>
   </si>
   <si>
     <t>EFTPFA-F 545-665</t>
   </si>
   <si>
     <t>709,95</t>
   </si>
   <si>
     <t>EFTPFA-F 610-1220</t>
   </si>
   <si>
     <t>1.180,59</t>
   </si>
   <si>
     <t>EFTPFA-F 610-770</t>
   </si>
   <si>
     <t>652,32</t>
   </si>
   <si>
     <t>EFTPFA-F 610-915</t>
   </si>
   <si>
     <t>872,61</t>
   </si>
   <si>
     <t>Listino Prezzi (continua)</t>
+  </si>
+  <si>
+    <t>Modelli per controsoffitto a quadrotti.</t>
+  </si>
+  <si>
+    <t>Filtri H13</t>
   </si>
   <si>
     <t>EFTPFA-E 545-595</t>
   </si>
   <si>
     <t>703,27</t>
   </si>
   <si>
     <t>EFTPFA-F 545-595</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -517,258 +553,399 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C24"/>
+  <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A22" sqref="A22:C24"/>
+      <selection pane="bottomLeft" activeCell="A24" sqref="A24:E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:3" customHeight="1" ht="22">
+    <row r="3" spans="1:5" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:5">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="3"/>
+      <c r="B5" s="3"/>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="3" t="s">
+        <v>7</v>
+      </c>
       <c r="B6" s="3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3">
+        <v>9</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
       <c r="A7" s="3"/>
       <c r="B7" s="3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3">
+        <v>12</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
       <c r="A8" s="3"/>
       <c r="B8" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3">
+        <v>15</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" s="3"/>
       <c r="B9" s="3" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3">
+        <v>18</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10" s="3"/>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
       <c r="A11" s="3"/>
       <c r="B11" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="3"/>
       <c r="B12" s="3" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      <c r="A13" s="3"/>
+        <v>27</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="3" t="s">
+        <v>29</v>
+      </c>
       <c r="B13" s="3" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3">
+        <v>31</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
       <c r="A14" s="3"/>
       <c r="B14" s="3" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3">
+        <v>33</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15" s="3"/>
       <c r="B15" s="3" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3">
+        <v>35</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16" s="3"/>
       <c r="B16" s="3" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3">
+        <v>37</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3"/>
       <c r="B17" s="3" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3">
+        <v>39</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3"/>
       <c r="B18" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>33</v>
-[...8 lines deleted...]
-      <c r="A22" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="3"/>
+      <c r="B19" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" customHeight="1" ht="22">
+      <c r="A22" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="3"/>
-      <c r="C22" s="3" t="s">
+      <c r="B24" s="3"/>
+      <c r="C24" s="3" t="s">
         <v>3</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="A24" s="3" t="s">
+      <c r="D24" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="3"/>
+      <c r="B25" s="3"/>
+      <c r="C25" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="3" t="s">
+      <c r="E26" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="C24" s="3" t="s">
-        <v>27</v>
+      <c r="D27" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:C1"/>
-[...5 lines deleted...]
-    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A4:B5"/>
+    <mergeCell ref="A6:A12"/>
+    <mergeCell ref="A13:A19"/>
+    <mergeCell ref="A24:B25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>