--- v0 (2026-05-21)
+++ v1 (2026-08-11)
@@ -32,141 +32,141 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>EFTPFA TERMINALI FILTRANTI PER FILTRO ASSOLUTO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>Diffusore Elicoidale</t>
   </si>
   <si>
     <t>EFTPFA-E 305-595</t>
   </si>
   <si>
-    <t>535,04</t>
+    <t>556,44</t>
   </si>
   <si>
     <t>EFTPFA-E 305-610</t>
   </si>
   <si>
-    <t>641,42</t>
+    <t>667,08</t>
   </si>
   <si>
     <t>EFTPFA-E 457-595</t>
   </si>
   <si>
-    <t>582,80</t>
+    <t>606,11</t>
   </si>
   <si>
     <t>EFTPFA-E 545-665</t>
   </si>
   <si>
-    <t>601,50</t>
+    <t>625,56</t>
   </si>
   <si>
     <t>EFTPFA-E 610-1220</t>
   </si>
   <si>
-    <t>1.122,32</t>
+    <t>1.167,21</t>
   </si>
   <si>
     <t>EFTPFA-E 610-770</t>
   </si>
   <si>
-    <t>620,19</t>
+    <t>645,00</t>
   </si>
   <si>
     <t>EFTPFA-E 610-915</t>
   </si>
   <si>
-    <t>829,22</t>
+    <t>862,39</t>
   </si>
   <si>
     <t>Diffusore Forellinato</t>
   </si>
   <si>
     <t>EFTPFA-F 305-595</t>
   </si>
   <si>
-    <t>554,44</t>
+    <t>576,62</t>
   </si>
   <si>
     <t>EFTPFA-F 305-610</t>
   </si>
   <si>
-    <t>647,49</t>
+    <t>673,39</t>
   </si>
   <si>
     <t>EFTPFA-F 457-595</t>
   </si>
   <si>
-    <t>588,67</t>
+    <t>612,22</t>
   </si>
   <si>
     <t>EFTPFA-F 545-665</t>
   </si>
   <si>
-    <t>682,64</t>
+    <t>709,95</t>
   </si>
   <si>
     <t>EFTPFA-F 610-1220</t>
   </si>
   <si>
-    <t>1.135,18</t>
+    <t>1.180,59</t>
   </si>
   <si>
     <t>EFTPFA-F 610-770</t>
   </si>
   <si>
-    <t>627,23</t>
+    <t>652,32</t>
   </si>
   <si>
     <t>EFTPFA-F 610-915</t>
   </si>
   <si>
-    <t>839,05</t>
+    <t>872,61</t>
   </si>
   <si>
     <t>Listino Prezzi (continua)</t>
   </si>
   <si>
     <t>EFTPFA-E 545-595</t>
   </si>
   <si>
-    <t>676,22</t>
+    <t>703,27</t>
   </si>
   <si>
     <t>EFTPFA-F 545-595</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>