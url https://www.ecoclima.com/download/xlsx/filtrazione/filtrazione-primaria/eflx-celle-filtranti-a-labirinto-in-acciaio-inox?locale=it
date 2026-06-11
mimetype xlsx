--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -38,72 +38,72 @@
   <si>
     <t>EFLX CELLE FILTRANTI A LABIRINTO IN ACCIAIO INOX</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>tutte le dimensioni sono espresse in mm.</t>
   </si>
   <si>
     <t>Dimensioni LxH</t>
   </si>
   <si>
     <t>EFLX</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>500x250</t>
   </si>
   <si>
-    <t>116,30  </t>
+    <t>120,95  </t>
   </si>
   <si>
     <t>500x400</t>
   </si>
   <si>
-    <t>132,92  </t>
+    <t>138,24  </t>
   </si>
   <si>
     <t>625x400</t>
   </si>
   <si>
-    <t>145,88  </t>
+    <t>151,72  </t>
   </si>
   <si>
     <t>500x500</t>
   </si>
   <si>
     <t>625x500</t>
   </si>
   <si>
-    <t>261,97  </t>
+    <t>272,45  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>