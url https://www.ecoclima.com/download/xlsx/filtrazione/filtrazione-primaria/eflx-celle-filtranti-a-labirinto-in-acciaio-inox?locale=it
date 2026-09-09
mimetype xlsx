--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>EFLX CELLE FILTRANTI A LABIRINTO IN ACCIAIO INOX</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>tutte le dimensioni sono espresse in mm.</t>
   </si>
   <si>
     <t>Dimensioni LxH</t>
   </si>
   <si>
     <t>EFLX</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>500x250</t>
   </si>
   <si>
     <t>120,95  </t>
   </si>
   <si>
     <t>500x400</t>
   </si>
   <si>
     <t>138,24  </t>
   </si>
   <si>
     <t>625x400</t>
   </si>
   <si>
     <t>151,72  </t>
   </si>
   <si>
     <t>500x500</t>
   </si>
   <si>
     <t>625x500</t>
   </si>