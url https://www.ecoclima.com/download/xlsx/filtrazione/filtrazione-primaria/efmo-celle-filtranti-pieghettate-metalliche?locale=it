--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -38,51 +38,51 @@
   <si>
     <t>EFMO CELLE FILTRANTI PIEGHETTATE METALLICHE</t>
   </si>
   <si>
     <t>Dimensioni e Listino Prezzi</t>
   </si>
   <si>
     <t>tutte le dimensioni sono espresse in mm.</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EFMO</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Spessore 48</t>
   </si>
   <si>
     <t>Spessore 98</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>400x400</t>
   </si>
   <si>
     <t>54,18</t>
   </si>
   <si>
     <t>77,79</t>
   </si>
   <si>
     <t>500x400</t>
   </si>
   <si>
     <t>625x400</t>
   </si>
   <si>
     <t>63,08</t>
   </si>
   <si>
     <t>91,24</t>
   </si>
   <si>
     <t>500x500</t>
   </si>