--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -41,57 +41,57 @@
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Spessore25 mm</t>
   </si>
   <si>
     <t>Spessore50 mm</t>
   </si>
   <si>
     <t>Spessore100 mm</t>
   </si>
   <si>
     <t>100 gr/m²</t>
   </si>
   <si>
     <t>200 gr/m²</t>
   </si>
   <si>
     <t>300 gr/m²</t>
   </si>
   <si>
     <t>Euro / m²</t>
   </si>
   <si>
-    <t>14,16</t>
-[...5 lines deleted...]
-    <t>27,89</t>
+    <t>14,73</t>
+  </si>
+  <si>
+    <t>14,98</t>
+  </si>
+  <si>
+    <t>29,01</t>
   </si>
   <si>
     <t>Formati disponibili 0,5 / 0,75 / 1 / 1,5 / 2 (altezza rotolo) x 20 m (lunghezza)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>