--- v0 (2026-06-11)
+++ v1 (2026-09-09)
@@ -12,116 +12,119 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>SERVOMOTORI BELIMO SERVOMOTORI BELIMO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
+    <t>€</t>
+  </si>
+  <si>
+    <t>CM24-L</t>
+  </si>
+  <si>
+    <t>212,42</t>
+  </si>
+  <si>
+    <t>TF24</t>
+  </si>
+  <si>
+    <t>324,79</t>
+  </si>
+  <si>
+    <t>TF24-S</t>
+  </si>
+  <si>
+    <t>390,99</t>
+  </si>
+  <si>
+    <t>CM230-L</t>
+  </si>
+  <si>
+    <t>224,73</t>
+  </si>
+  <si>
+    <t>TF230</t>
+  </si>
+  <si>
+    <t>352,50</t>
+  </si>
+  <si>
+    <t>TF230-S</t>
+  </si>
+  <si>
+    <t>417,15</t>
+  </si>
+  <si>
+    <t>CM24-SR-L</t>
+  </si>
+  <si>
+    <t>304,78</t>
+  </si>
+  <si>
+    <t>TF24-SR</t>
+  </si>
+  <si>
+    <t>437,16</t>
+  </si>
+  <si>
+    <t>TF230-SR</t>
+  </si>
+  <si>
+    <t>a.r.</t>
+  </si>
+  <si>
     <t>Euro</t>
-  </si>
-[...52 lines deleted...]
-    <t>a.r.</t>
   </si>
   <si>
     <t>LM24A</t>
   </si>
   <si>
     <t>255,53</t>
   </si>
   <si>
     <t>LF24</t>
   </si>
   <si>
     <t>397,14</t>
   </si>
   <si>
     <t>LM24A-S</t>
   </si>
   <si>
     <t>294,01</t>
   </si>
   <si>
     <t>LF24-S</t>
   </si>
   <si>
     <t>464,87</t>
   </si>
@@ -828,421 +831,421 @@
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3"/>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>3</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3"/>
       <c r="B20" s="3"/>
       <c r="C20" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="3"/>
       <c r="B36" s="3"/>
       <c r="C36" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3"/>
       <c r="B39" s="3"/>
       <c r="C39" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C24:C25"/>
     <mergeCell ref="D24:D25"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="A38:A39"/>