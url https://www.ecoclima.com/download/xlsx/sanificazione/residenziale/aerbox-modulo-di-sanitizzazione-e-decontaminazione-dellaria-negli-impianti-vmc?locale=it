--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -12,137 +12,140 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>AERBOX MODULO DI SANITIZZAZIONE E DECONTAMINAZIONE DELLARIA NEGLI IMPIANTI VMC</t>
   </si>
   <si>
-    <t>Listino prezzi box di distribuzione per AERBOX</t>
+    <t>Listino Prezzi AERBOX</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Dimensioni Nominali</t>
   </si>
   <si>
     <t>Attacco Principale ØD Nominale (maschio)</t>
   </si>
   <si>
-    <t>n. attacchi</t>
-[...2 lines deleted...]
-    <t>attacchi opzionali</t>
+    <t>N° Attacchi</t>
+  </si>
+  <si>
+    <t>Attacchi Opzionali</t>
   </si>
   <si>
     <t>Prezzo</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
+    <t> </t>
+  </si>
+  <si>
     <t>L x H x B</t>
   </si>
   <si>
     <t>euro</t>
   </si>
   <si>
     <t>AERBOX-463</t>
   </si>
   <si>
     <t>270 x 401 x 200</t>
   </si>
   <si>
-    <t>1.260,00</t>
+    <t>1.310,40</t>
   </si>
   <si>
     <t>AERBOX-663</t>
   </si>
   <si>
     <t>390 x 401 x 200</t>
   </si>
   <si>
-    <t>1.285,71</t>
+    <t>1.337,14</t>
   </si>
   <si>
     <t>AERBOX-863</t>
   </si>
   <si>
     <t>510 x 401 x 200</t>
   </si>
   <si>
-    <t>1.311,43</t>
-[...2 lines deleted...]
-    <t>Listino prezzi accessori</t>
+    <t>1.363,89</t>
+  </si>
+  <si>
+    <t>Listino Prezzi Accessori</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>Manicotto aggiuntivo per tubo diametro 63 mm interno in confezione da 5 pezzi</t>
-[...2 lines deleted...]
-    <t>24,99</t>
+    <t>M63-EASY - Manicotto aggiuntivo per tubo diametro 63 mm interno (confezione da 5 pezzi)</t>
+  </si>
+  <si>
+    <t>25,99</t>
   </si>
   <si>
     <t>Manicotto aggiuntivo per tubo diametro 76 mm interno in confezione da 5 pezzi</t>
   </si>
   <si>
     <t>Serranda di regolazione per attacchi diametro 63 mm o 75 mm interno in confezione da 5 pezzi</t>
   </si>
   <si>
-    <t>14,98</t>
-[...2 lines deleted...]
-    <t>Tappo per manicotto in confezione da 5 pezzi</t>
+    <t>15,58</t>
+  </si>
+  <si>
+    <t>T-EASY - Tappo di chiusura (confezione da 5 pezzi)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -550,182 +553,188 @@
         <v>4</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="3"/>
       <c r="B5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="3"/>
+      <c r="A6" s="3" t="s">
+        <v>9</v>
+      </c>
       <c r="B6" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="3"/>
-      <c r="E6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>9</v>
+      </c>
       <c r="F6" s="3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C7" s="3">
         <v>125</v>
       </c>
       <c r="D7" s="3">
         <v>4</v>
       </c>
       <c r="E7" s="3">
         <v>4</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C8" s="3">
         <v>160</v>
       </c>
       <c r="D8" s="3">
         <v>6</v>
       </c>
       <c r="E8" s="3">
         <v>4</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C9" s="3">
         <v>160</v>
       </c>
       <c r="D9" s="3">
         <v>8</v>
       </c>
       <c r="E9" s="3">
         <v>4</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="22">
       <c r="A12" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="3" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>