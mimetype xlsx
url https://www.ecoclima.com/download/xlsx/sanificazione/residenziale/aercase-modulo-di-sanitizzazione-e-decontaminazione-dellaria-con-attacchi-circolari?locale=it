--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -50,51 +50,51 @@
   <si>
     <t>Attacco Principale ØD Nominale (maschio)</t>
   </si>
   <si>
     <t>Prezzo</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>L x H x B</t>
   </si>
   <si>
     <t>euro</t>
   </si>
   <si>
     <t>AERCASE-125</t>
   </si>
   <si>
     <t>250 x 300 x 200</t>
   </si>
   <si>
-    <t>1.182,86</t>
+    <t>1.230,17</t>
   </si>
   <si>
     <t>AERCASE-160</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>