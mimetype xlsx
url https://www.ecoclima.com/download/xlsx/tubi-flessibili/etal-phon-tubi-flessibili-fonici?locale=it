--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>ETAL PHON TUBI FLESSIBILI FONICI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranza ± 2%).Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETAL-Phon</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>6,08</t>
   </si>
   <si>
     <t>14,09</t>
   </si>
   <si>
     <t>7,31</t>
   </si>
   <si>
     <t>16,52</t>
   </si>
   <si>
     <t>8,34</t>
   </si>
   <si>
     <t>16,85</t>
   </si>
   <si>
     <t>9,41</t>
   </si>
   <si>
     <t>22,47</t>
   </si>