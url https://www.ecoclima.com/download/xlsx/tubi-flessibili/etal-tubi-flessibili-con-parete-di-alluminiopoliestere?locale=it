--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>ETAL TUBI FLESSIBILI CON PARETE DI ALLUMINIOPOLIESTERE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranza ± 2%)Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETAL</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>1,86</t>
   </si>
   <si>
     <t>4,92</t>
   </si>
   <si>
     <t>2,07</t>
   </si>
   <si>
     <t>6,03</t>
   </si>
   <si>
     <t>2,23</t>
   </si>
   <si>
     <t>6,20</t>
   </si>
   <si>
     <t>2,56</t>
   </si>
   <si>
     <t>8,30</t>
   </si>