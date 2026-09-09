--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>ETF10 THERM TUBI FLESSIBILI ECOLOGICI ISOLATI PER CONDIZIONAMENTO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETF10-Therm</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>9,36</t>
   </si>
   <si>
     <t>15,64</t>
   </si>
   <si>
     <t>61,98</t>
   </si>
   <si>
     <t>9,44</t>
   </si>
   <si>
     <t>20,13</t>
   </si>
   <si>
     <t>69,01</t>
   </si>
   <si>
     <t>10,57</t>
   </si>
   <si>
     <t>24,13</t>
   </si>