--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -41,75 +41,75 @@
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello ø min. / max</t>
   </si>
   <si>
     <t>EFM</t>
   </si>
   <si>
     <t>Ordine Minimo per Multipli di:</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>10 pezzi</t>
   </si>
   <si>
     <t>60 / 170</t>
   </si>
   <si>
-    <t>1,55</t>
+    <t>1,61</t>
   </si>
   <si>
     <t>60 / 215</t>
   </si>
   <si>
-    <t>1,71</t>
+    <t>1,78</t>
   </si>
   <si>
     <t>60 / 325</t>
   </si>
   <si>
-    <t>2,14</t>
+    <t>2,23</t>
   </si>
   <si>
     <t>60 / 525</t>
   </si>
   <si>
-    <t>3,21</t>
+    <t>3,34</t>
   </si>
   <si>
     <t>60 / 660</t>
   </si>
   <si>
-    <t>3,74</t>
+    <t>3,89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>