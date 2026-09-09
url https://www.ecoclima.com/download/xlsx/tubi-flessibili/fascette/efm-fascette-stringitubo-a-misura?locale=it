--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>EFM FASCETTE STRINGITUBO A MISURA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello ø min. / max</t>
   </si>
   <si>
     <t>EFM</t>
   </si>
   <si>
     <t>Ordine Minimo per Multipli di:</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>10 pezzi</t>
   </si>
   <si>
     <t>60 / 170</t>
   </si>
   <si>
     <t>1,61</t>
   </si>
   <si>
     <t>60 / 215</t>
   </si>
   <si>
     <t>1,78</t>
   </si>
   <si>
     <t>60 / 325</t>
   </si>
   <si>
     <t>2,23</t>
   </si>
   <si>
     <t>60 / 525</t>
   </si>