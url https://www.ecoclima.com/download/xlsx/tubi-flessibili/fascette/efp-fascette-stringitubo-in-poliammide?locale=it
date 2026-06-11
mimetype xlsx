--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -47,66 +47,66 @@
   <si>
     <t>Larghezza</t>
   </si>
   <si>
     <t>Serraggio ø max</t>
   </si>
   <si>
     <t>Tenuta Minima kg</t>
   </si>
   <si>
     <t>Pezzi per Confezione</t>
   </si>
   <si>
     <t>EFP</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>4,8</t>
   </si>
   <si>
-    <t>0,42</t>
+    <t>0,44</t>
   </si>
   <si>
     <t>7,8</t>
   </si>
   <si>
-    <t>0,84</t>
-[...2 lines deleted...]
-    <t>1,44</t>
+    <t>0,87</t>
+  </si>
+  <si>
+    <t>1,50</t>
   </si>
   <si>
     <t>12,6</t>
   </si>
   <si>
-    <t>2,40</t>
+    <t>2,50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>