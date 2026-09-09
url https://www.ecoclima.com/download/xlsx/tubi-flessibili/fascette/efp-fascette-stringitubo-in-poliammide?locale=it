--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -41,51 +41,51 @@
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Larghezza</t>
   </si>
   <si>
     <t>Serraggio ø max</t>
   </si>
   <si>
     <t>Tenuta Minima kg</t>
   </si>
   <si>
     <t>Pezzi per Confezione</t>
   </si>
   <si>
     <t>EFP</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>4,8</t>
   </si>
   <si>
     <t>0,44</t>
   </si>
   <si>
     <t>7,8</t>
   </si>
   <si>
     <t>0,87</t>
   </si>
   <si>
     <t>1,50</t>
   </si>
   <si>
     <t>12,6</t>
   </si>
   <si>
     <t>2,50</t>
   </si>
 </sst>
 </file>
 